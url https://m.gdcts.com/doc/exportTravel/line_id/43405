--- v0 (2026-09-05)
+++ v1 (2026-09-26)
@@ -1438,53 +1438,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布鲁塞尔（比利时）-214km-阿姆斯特丹（荷兰）广州
                 <w:br/>
                 参考航班：CZ308   AMSCAN   2140-1610+1 ( 航班仅供参考，以实际安排为准 )
                 <w:br/>
                 酒店早餐后,乘车前往荷兰小镇【华伦丹(Volendam)】（游览约 1 小时 ），被联合国教科文组织评为“世界最美渔村”。华伦丹的名气不仅来自它天生淳朴的北海渔村风情，还因为这里至今保留着荷兰传统的民族服装。村里除了旅游纪念品店和鱼店之外，还有打着民族服装招牌的照相馆。 
                 <w:br/>
                 后乘车前往荷兰首都——阿姆斯特丹（Amsterdam）。开启阿姆斯特丹市区精华之旅：
                 <w:br/>
-                水坝广场（Dam Square）——阿姆斯特丹的地理中心与历史起点
-[...1 lines deleted...]
-                阿姆斯特丹王宫（Royal Palace）（外观）——建于1648年的荷兰黄金时代建筑，现为王室礼仪场所。
+                游览市中心【博物馆广场】（约20分钟），在博物馆广场，最负盛名的地标性建筑就是“I amsterdam”字符雕塑。一人多高的字符、强烈的色彩对比，就这样傲娇的矗立在博物馆广场上，就仿佛荷兰人骄傲的向世人展示着他们的自由和奔放。
                 <w:br/>
                 参观钻石切割工厂，了解钻石如何从平凡的石头经过精密的切割，蜕变成为炫丽的宝石。阿姆斯特丹已是世界数一数二的钻石中心之一！切工的技术直接影响钻石的亮度。与色泽、澄净度不同，切工的等级决定于人工的技术而非天然。
                 <w:br/>
                 指定时间乘车前往机场办理登机与退税手续，搭乘南方航空航班返回广州。
                 <w:br/>
                 （航班提示： 国际航班需至少提前3小时到达机场，请严格遵守集合时间。史基浦机场退税窗口排队时间可能较长，请合理预留时间，机场晚餐自理。）
                 <w:br/>
                 交通：巴士+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3656,51 +3654,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>