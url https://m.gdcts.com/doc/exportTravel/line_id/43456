--- v0 (2026-09-07)
+++ v1 (2026-09-28)
@@ -1273,57 +1273,53 @@
                 <w:br/>
                 本溪：本溪冠廷假日酒店、海联酒店，萃和园、天赐万豪、和颐至尚酒店、汇溪湖宾馆、凯莱悦享酒店、亚朵精选酒店或同级酒店
                 <w:br/>
                 丹东：丹东嘉豪酒店、鸭绿江大厦、如家商旅酒店，迪豪商务酒店、假日阳光商务酒店、丹铁大酒店、长城酒店、桔子水晶酒店、珍珠岛江畔酒店、中联大酒店、云上酒店、维登酒店、威尼斯建国饭店、假日锦轩酒店或同级酒
                 <w:br/>
                 通化：通化艾扉酒店、中铁大酒店、维也纳3好酒店、维也纳酒店、万通酒店、宜必思酒店、财富商务酒店、东方假日酒店、丽景建国饭店、你好酒店、云峰酒店、简忆酒店或同级酒店
                 <w:br/>
                 二道白河镇：长白山御麓泉度假酒店、山水泉酒店、池北观景温泉酒店、云水澜庭温泉酒店、东沃大酒店、长白山大厦酒店、宝石国际酒店、金水鹤国际酒店或同级酒店，
                 <w:br/>
                 每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：全程含餐共8正6早，正餐餐标30元/人×6，特色餐：本溪羊汤40元/人，盘锦稻香蟹50元/人（不含酒水）早餐为房价包含的，如不使用不退款。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程地接根据团队人数安排用车9-55座旅游空调车，每人一个正座。
                 <w:br/>
                 5、导游：当地优秀导游服务
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、此线路为广东散客拼团，出发地不派全陪；为确保团队能如期出发，广东同业共同组团出发！
                 <w:br/>
                 2、散客拼团10人以上当地派导游，若不足10人不安排导游，全程司机兼向游
                 <w:br/>
-                6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
-[...5 lines deleted...]
-                8、购物点：全程无购物店（景区内部商铺、酒店周边商铺、餐厅附近商铺、以及步行街商铺非旅行社安排，谨慎购买）
+                6、小童：2周岁以下婴儿不含任何费用，全部由家长自理；2-11周岁小孩含往返机票、导游费、交通费和半价正餐；酒店不含床位、不含早餐、不含门票和景交（不含温泉）。
+                <w:br/>
+                7、购物点：全程无购物店（景区内部商铺、酒店周边商铺、餐厅附近商铺、以及步行街商铺非旅行社安排，谨慎购买）
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1964,51 +1960,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>