--- v0 (2026-09-09)
+++ v1 (2026-10-16)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【首尔潮玩韩都】韩国首尔6天|梨花洞壁画村|景褔宫|COEX 星空图书馆|南山公园+N首尔塔|梨花女子大学|全程入住金浦华美达（香港往返）行程单</w:t>
+        <w:t xml:space="preserve">【首尔枫叶季】韩国首尔6天|南怡岛|景褔宫|COEX 星空图书馆|新沙洞|南山公园+N首尔塔|临津阁|韩服体验|全程连住四星酒店|含7正餐韩式料理（深圳起止，香港往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">HK-（CWHD）KR5-SJTKR</w:t>
+              <w:t xml:space="preserve">HK-QTSEB6-SJTKR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -394,63 +394,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ☆香港直飞韩国・双飞六天，首尔潮区漫游指南
-[...11 lines deleted...]
-                ☆视觉与听觉的双重震撼体验：极光道
+                ✈香港直飞韩国首尔 6 天
+                <w:br/>
+                🍁秋日限定枫叶盛典！南怡岛金黄银杏、和平 NURI 公园漫山红枫、京畿道层林秋色
+                <w:br/>
+                🍂畅玩南怡岛 + 南山首尔塔 + 马场湖吊索桥
+                <w:br/>
+                👉红叶古城双氛围感，随手出大片！
+                <w:br/>
+                🏨全程 4 晚连住网评四钻标准酒店
+                <w:br/>
+                🍲全包 7 顿地道韩式正餐，人参鸡 / 炭烤五花 / 部队火锅全囊括
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -567,527 +565,524 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【香港-首尔】(参考航班:起飞20:50-抵达01:35+1)出票为准，根据航班时间接机
-[...2 lines deleted...]
-                <w:br/>
+                【香港-首尔】于指定时间香港国际机场集合乘机飞往韩国首尔，抵达后导游接机后入住酒店休息。(参考航班:HX约0005-2050起飞，实际以出票为准)
+                <w:br/>
+                请于指定时间自行前往香港国际机场集中，由我社送团人员带领过关后办理登机手续。后乘坐国际航班飞往韩国首尔（飞行时长约5小时，实际时间以出票为准，韩国与中国时差一小时，航班到达时间为当地常地时间），抵达后由韩国导游接机后前往酒店入住休息，为第二天的精彩旅程储备充沛精力。
+                <w:br/>
+                交通：(参考航班:HX约0005-2050起飞，实际以出票为准)（飞行时长约5小时，实际时间以出票为准，韩国与中国时差一小时，航班到达时间为当地常地时间）
+                <w:br/>
+                到达城市：首尔
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：飞机餐/自理     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">金浦华美达或同级别酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住 4 晚金浦华美达酒店或 Marinabay Korea 阿拉酒店或格洛斯特酒店仁川酒店 (四星标准酒店，韩国五花特二标准)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【首尔】青瓦台（外观）-光华门广场-景福宫-韩屋村-梨花洞壁画村-南山公园+N首尔塔（不登塔）-广藏市场
-[...19 lines deleted...]
-                景点：青瓦台（外观）-光华门广场-景福宫-韩屋村-梨花洞壁画村-南山公园+N首尔塔（不登塔）-广藏市场
+                【南怡岛】南怡岛，南山公园+N首尔塔(不登塔)，韩屋村，广藏市场，入住酒店
+                <w:br/>
+                早餐后，
+                <w:br/>
+                前往韩剧浪漫地标【南怡岛】（约60分钟），这里因经典韩剧取景而闻名遐迩，是一座四季皆景的唯美江心小岛。漫步岛内平整清幽的林间步道，笔直的水杉林荫道连绵成片，绿树环湖、风光静谧治愈，满眼清新自然的绿意层层铺展。沿途随处可见韩剧同款打卡景致，一步一景皆是温柔氛围感，随手拍照定格，便能沉浸式邂逅韩剧里的浪漫田园风光。
+                <w:br/>
+                前往首尔城市地标【南山公园+N首尔塔（不登塔）】（约50分钟），背靠郁郁葱葱的南山山林，坐拥首尔绝佳城市全景。无需登塔便可漫步南山林间步道与观景平台，清风穿林、视野开阔，错落的城市楼宇与绵延山林相映成趣。远离都市车流喧嚣，沉浸式感受首尔半山静谧氛围，在这里悠闲散步、随心打卡，解锁首尔温柔治愈的城市夜景与半山风光。
+                <w:br/>
+                前往韩式传统文化圣地【韩屋村】（约40分钟），这里完整保留着首尔传统韩式建筑风貌，是感受纯正韩式古韵的宝藏村落。错落有致的青瓦韩屋依山而建，古朴木门、木质屋檐与幽静小巷相得益彰，满满的复古氛围感。漫步纵横交错的古巷之中，沉浸式体验韩式传统民居风情，古朴雅致的景致别具韵味，每一帧画面都尽显韩式古典诗意。
+                <w:br/>
+                前往首尔地道烟火市集【广藏市场】（约90分钟），这里是首尔最具市井气息的老牌传统市场，汇聚了超多正宗韩式特色小吃与民俗好物。穿梭在热闹鲜活的市集街巷，琳琅满目的美食摊位烟火缭绕，地道韩式美食香气四溢。随处可尝正宗紫菜包饭、辣炒年糕、绿豆煎饼等特色小吃，沉浸式感受首尔热闹的市井烟火，解锁原汁原味的韩式舌尖风味。
+                <w:br/>
+                返回酒店休息，为后续的旅程养精蓄锐。
+                <w:br/>
+                景点：南怡岛，南山公园+N首尔塔(不登塔)，韩屋村，广藏市场
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：人参鸡汤     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">金浦华美达或同级别酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐（房费已含） 特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。     午餐：春川铁板鸡排+炒饭+小菜，餐标：10000韩元/人 特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。     晚餐：地道人参鸡汤，餐标：10000韩元/人 特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住 4 晚金浦华美达酒店或 Marinabay Korea 阿拉酒店或格洛斯特酒店仁川酒店 (四星标准酒店，韩国五花特二标准)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【首尔】COEX 星空图书馆-新沙洞林荫道-韩国文化体验舘·泡菜/紫菜博物馆-圣水洞-梨花女子大学-弘大商圈
+                【首尔-京畿道】DMZ非武装地带，临津阁展望台，和平Nuri公园枫林步道+自由桥，马场湖水吊索桥，入住酒店
                 <w:br/>
                 早餐后，
                 <w:br/>
-                参观【COEX 星空图书馆】（游览时间约40min）首尔浪漫天花板，高达13米的巨型书架，从地面一直延伸到玻璃穹顶，几十万册书籍汇成一片浩瀚的星河，像是走进了哈利波特的魔法学院，浪漫又魔幻！
-[...17 lines deleted...]
-                自费项：自费推荐【韩式自助烤肉】，自愿自费。
+                前往【DMZ非武装地带】（约40分钟），这里是朝鲜半岛极具历史意义的边境缓冲区域，也是世界独一无二的和平纪念地带。褪去往日硝烟，如今这片静谧土地承载着和平与统一的美好期许。行走在边界沿线，聆听半岛分裂的历史故事，观摩珍贵的战争遗迹，在沉静的氛围中感悟岁月安稳的来之不易，收获一场极具教育意义的深度人文之旅。
+                <w:br/>
+                前往【临津阁展望台】（约40分钟），这里是眺望边境风光、了解南北历史的绝佳观景地。站在视野开阔的展望台远眺，可清晰俯瞰临津江两岸风光与边境地貌，近距离感受咫尺相隔的山河。园区内留存着布满弹痕的蒸汽机车、历史石碑与纪念雕塑，每一处景致都镌刻着岁月痕迹，静静诉说着过往历史，让人深切体会和平的珍贵。
+                <w:br/>
+                漫步【和平Nuri公园枫林步道+自由桥】（约40分钟），秋日的和平公园枫林层林尽染，清幽步道被斑斓红叶环绕，秋风拂过，漫山枫影摇曳，氛围感温柔又治愈。园内的自由桥承载着特殊的历史意义，曾是战俘重获自由的归途，如今静静伫立在江畔，红枫与历史古桥相映交融，自然秋景与厚重历史相辅相成，步步皆是诗意与底蕴。
+                <w:br/>
+                前往【马场湖水吊索桥】（约40分钟），澄澈静谧的马场湖水碧波荡漾，修长的空中吊索桥横跨湖面之上。行走于悬空吊桥之上，脚下是澄澈湖水，四周是连绵清幽的山林，湖光山色尽收眼底。清风拂面，山水相依，既能体验凌空漫步的轻盈惬意，又能沉浸式欣赏京畿道纯净治愈的自然山水风光。
+                <w:br/>
+                返回酒店休息，为后续的旅程养精蓄锐。
+                <w:br/>
+                景点：DMZ非武装地带，临津阁展望台，和平Nuri公园枫林步道+自由桥，马场湖水吊索桥
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：韩式烤肉     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">金浦华美达或同级别酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐（房费已含） 特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。     午餐：超满足五香猪手，餐标：10000韩元/人 特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。     晚餐：韩式脊骨汤，餐标：10000韩元/人 特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住 4 晚金浦华美达酒店或 Marinabay Korea 阿拉酒店或格洛斯特酒店仁川酒店 (四星标准酒店，韩国五花特二标准)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【首尔】韩国人参专卖店-护肝宝专卖店-精品化妆品店-国际免税店-明洞步行街
+                【首尔】人参专卖店，韩流化妆品店，韩服体验＋紫菜博物馆，景福宫，明洞商圈，入住酒店
                 <w:br/>
                 早餐后，
                 <w:br/>
-                参观【韩国人参专卖店】（游览时间约90min）
-[...17 lines deleted...]
-                自费项：自费推荐【三八线】/【涂鸦秀】，自愿自费
+                参观【韩国人参专卖店】（游览时间约90分钟），【韩流化妆品店】（游览时间约90分钟）。
+                <w:br/>
+                前往首尔特色体验地【韩服体验+紫菜博物馆】（游览时间约60分钟）。在这里深入了解韩国紫菜的生长种植与传统制作工艺，近距离观摩食材蜕变的完整过程。亲手参与DIY紫菜营养饭卷制作，体验韩式美食手工乐趣，现场还可免费品尝各式风味紫菜。换上精致典雅的传统韩服漫步取景，沉浸式感受韩式传统文化风情，定格独具韩式韵味的美好瞬间。
+                <w:br/>
+                前往首尔经典人文地标【景福宫】（游览时间约50分钟）。作为首尔最具代表性的古典宫廷，秋日的景福宫藏着绝美秋枫景致。古朴庄严的宫殿飞檐搭配漫染枝头的斑斓红叶，红墙枫影相映成趣，勾勒出独有的秋日宫廷意境。漫步宫苑之间，感受传统韩式建筑的恢弘古韵与温柔秋景交织的浪漫氛围，是市区赏枫、感受韩式人文风情的必打卡之地。
+                <w:br/>
+                前往首尔核心潮流商圈【明洞】（游览约2小时），这里汇聚潮流美妆、特色文创与地道韩式小吃，街巷热闹繁华、烟火气息十足。自由漫步特色街区，沉浸式感受首尔都市的时尚活力，随心逛吃打卡、休闲购物，享受轻松惬意的都市游玩时光。
+                <w:br/>
+                随后返回酒店休息，为后续的旅程养精蓄锐。
+                <w:br/>
+                景点：韩服体验＋紫菜博物馆，景福宫，明洞商圈
+                <w:br/>
+                购物点：人参专卖店，韩流化妆品店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：韩式拌饭     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">金浦华美达或同级别酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐（房费已含） 特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。     午餐：明伦进士炭火烧烤，餐标：10000韩元/人 特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。     晚餐：韩式拌饭，餐标：10000韩元/人 特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住 4 晚金浦华美达酒店或 Marinabay Korea 阿拉酒店或格洛斯特酒店仁川酒店 (四星标准酒店，韩国五花特二标准)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【首尔】仁川中华街-松月洞童话村-INSPIRE极光道
-[...9 lines deleted...]
-                景点：仁川中华街-松月洞童话村-INSPIRE极光道
+                【首尔-香港】护肝宝专卖店，星空图书馆，新沙洞，狎鸥亭，国际免税店，INSPIRE综合乐度假村，随后前往首尔仁川国际机场搭乘国际航班返回香港国际机场解散
+                <w:br/>
+                早餐后，前往【护肝宝专卖店】（游览约90分钟）。
+                <w:br/>
+                前往江南网红地标【星空图书馆】（游览约40分钟），作为首尔极具氛围感的文艺打卡胜地，高耸的巨型书墙层层叠叠，光影错落宛如璀璨星河。静谧优雅的空间充满治愈气息，沉浸式感受书香与光影交织的浪漫，随手拍摄皆是高级氛围感大片，解锁首尔独有的文艺景致。
+                <w:br/>
+                该书馆拥有12米巨型书山书墙，馆内三座超高弧形书架直抵顶部玻璃穹顶，是最大看点。白天自然光从顶棚倾泻而下；傍晚暖灯亮起，层层书籍如同漫天星光，“星空图书馆” 名字由此而来，扶梯俯拍是经典机位。
+                <w:br/>
+                前往江南顶级时尚街区【新沙洞】（游玩约40分钟），这里是首尔高端时尚核心商圈，街道整洁精致，两侧遍布网红潮店、轻奢品牌与特色文创商铺。漫步林荫大道，感受江南精致摩登的都市氛围，沉浸式体验首尔潮流时尚与文艺慵懒相融的独特风情。
+                <w:br/>
+                前往游览被誉为首尔“时尚心脏”的【狎鸥亭】（游玩约40分钟），这里汇聚前沿潮流穿搭、小众设计师店铺与精致网红门店，是首尔高端时尚与潮流文化的聚集地。街区格调精致轻奢，处处充满都市高级氛围感，近距离感受首尔前卫精致的时尚魅力。
+                <w:br/>
+                前往【国际免税店】自由逛购（游览约90分钟）。
+                <w:br/>
+                前往【INSPIRE综合乐度假村】（游玩约40分钟），这里是首尔新晋综合性休闲度假胜地，建筑设计极具现代艺术美感，集观光、休闲、景观打卡于一体。园区景致精致独特，氛围轻松惬意，可随心漫步打卡，感受韩式轻奢休闲的度假氛围。 
+                <w:br/>
+                行程尾声，前往首尔仁川国际机场，搭乘国际航班返回香港国际机场，旅程圆满解散。
+                <w:br/>
+                （参考航班时间：HX约2010-2245或0235-0545或1435-1740抵达，飞行时间约4小时，最终以实际出票航班为准）
+                <w:br/>
+                交通：（参考航班时间：HX约2010-2245或0235-0545或1435-1740抵达，飞行时间约4小时，最终以实际出票航班为准）
+                <w:br/>
+                景点：星空图书馆，新沙洞，狎鸥亭，INSPIRE综合乐度假村
+                <w:br/>
+                购物点：护肝宝专卖店、国际免税店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">夜宿飞机</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐（房费已含） 特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。     午餐：部队火锅，餐标：10000韩元/人 特别提示：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意。     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">夜宿飞机（参考航班时间：HX约2010-2245或0235-0545或1435-1740抵达，飞行时间约4H，以实际出票为准)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【首尔-香港】根据航班时间送机
-[...1 lines deleted...]
-                根据航班时间（起飞02:35-抵达05：45出票为准）送机，前往仁川机场乘机返回香港，于深圳口岸散团，结束潮玩韩都之旅。
+                【首尔-香港】抵达香港机场后散团
+                <w:br/>
+                根据航班时间送机，前往首尔仁川国际机场，搭乘国际航班返回香港国际机场，旅程圆满解散。
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 *以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
                 <w:br/>
                 *行程即将结束请认真填写意见反馈单，我们处理问题以意见反馈单内容填写为准，恕不处理意见单填写满意后回团提出的问题。
                 <w:br/>
-                交通：飞机
+                交通：（参考航班时间：HX约2010-2245或0235-0545或1435-1740抵达，飞行时间约4小时，最终以实际出票航班为准）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：飞机餐/自理     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1132,117 +1127,117 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.往返机票，现时机税及燃油附加费；
-[...11 lines deleted...]
-                7.境外司陪人员杂费RMB600元/人
+                1、往返机票 ，现时机税及燃油附加费；
+                <w:br/>
+                2、住宿全程韩国五花特二酒店  (以两人一房为标准 ，客人与领队是一个团队的整体 ，如出现单房差要补 ，根据 旅游法规领队有权对房间安排做出适当调整， 请谅解与遵从。)
+                <w:br/>
+                3 、行程表所列的团队餐费（ 不含酒水 ；早餐 ：根据情况安排酒店早或外用早 、正餐餐标韩元 10000/人 ）
+                <w:br/>
+                4、行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排  9-45  座空调旅游车，保证每人  1  正座)
+                <w:br/>
+                5、专业中文领队服务
+                <w:br/>
+                6、境外司陪人员服务费 RMB100 元/人/天
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
-[...5 lines deleted...]
-                4、涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
+                1、报价仅适用中国大陆护照及持港澳特区护照 。另请详询护照类别是否可接待参团,整团其他护照价格另询 ；
+                <w:br/>
+                2 、个人旅游意外保险费和航空保险费 、航空公司临时通知的燃油税涨幅 ，行程外之自费节目及私人所产生的个 人费用等；
+                <w:br/>
+                3、 单房差￥ 1200 元 /人 ，不设自然单间；
+                <w:br/>
+                4、 如战争、 台风 、罢工等一切不可抗拒因素所引致的额外费用；
+                <w:br/>
+                5 、涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为， 一切责任自行负责 ，与旅行社无关) 。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1568,428 +1563,148 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">购物说明</w:t>
+              <w:t xml:space="preserve">国际免税店</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                购物场所说明：
-[...5 lines deleted...]
-                3、旅游者自行前往的购物场所购买商品出现质量问题，旅行社不承担任何责任。
+                主营：国际、韩系美妆香水、轻奢箱包、腕表珠宝、烟酒、保健品、韩国本土零食伴手礼。
+                <w:br/>
+                汇集全球美妆香氛、名表箱包、珠宝配饰，同时售卖韩国保健品与特色零食伴手礼，可选购自用商品及旅行伴手礼。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
-            </w:r>
-[...137 lines deleted...]
-              <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">韩式自助烤肉</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">涂鸦秀/三八线</w:t>
+              <w:t xml:space="preserve">购物说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【涂鸦秀】80分钟起
-[...86 lines deleted...]
-                6、旅游者参加本协议以外的自费项目导致人身安全和财产损失的，旅行社不承担任何责任。
+                1、商品价格是由市场决定，旅游者应根据自身经济状况谨慎选择，自愿购买，为保证您的权益，请索取相关单据和凭证。所购商品如非质量问题一律不予退换；
+                <w:br/>
+                2、行程单中的景点、餐厅、长途中途休息站等以内及周边购物店不属于安排的购物场所，不建议购买，若商品出现质量问题，旅行社不承担任何责任；
+                <w:br/>
+                3、旅游者自行前往的购物场所购买商品出现质量问题，旅行社不承担任何责任。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -2074,179 +1789,105 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">服务标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">团费</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">非中国籍护照另外加收500元/人</w:t>
+              <w:t xml:space="preserve">住宿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">单房差￥1200元/人，不设自然单间</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">住宿</w:t>
-[...90 lines deleted...]
-              <w:t xml:space="preserve">65岁（含）起需加收500元/位</w:t>
+              <w:t xml:space="preserve">其他</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12-19 岁规定必须占床在成人价格上补单房差</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2273,89 +1914,89 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                此团15人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...6 lines deleted...]
-                备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。行程中所写住首尔周边酒店，区域包括仁川，金浦，龙仁，京畿道等周边地区。
+                此团12人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
+                参考酒店（ 韩国五花特二） ：
+                <w:br/>
+                济州岛五花特二酒店 ：金浦华美达酒店，Marinabay Korea 阿拉酒店，格洛斯特酒店仁川酒店
+                <w:br/>
+                备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉 。
                 <w:br/>
                 <w:br/>
                 特别须知：
                 <w:br/>
-                1.特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
-[...25 lines deleted...]
-                7.不接受孕妇报名，如有隐瞒，产生意外，旅行社不承担责任。
+                1、特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证 。 持港澳护照（ 包括 DI 身份证明书） 报名的客人， 出发当天必须自带有效期回乡证原件。 如因个人原因造成无法   进出境， 一切责任由客人自负！
+                <w:br/>
+                2 、游：A.我司可以根据当地实际情况 ，在保证行程景点游览的前提下 ，对景点游览的先后顺序作合理的调整 。 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行 程表为准。（ 或上述信息将于出发前 1 天由组团社领队电话或短信通知。 ）
+                <w:br/>
+                B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外 ） 根据《旅游法》 第 16 条规定 ，包价出境旅游游客必须随团活动和出入国境 ，游客因自身原因擅自脱团， 擅   自脱团属违法行为， 旅行社因此需要向旅游部门和驻外国领事馆报案处理 ，给旅行社产生不必要的人力服务   成本等费用 。游客擅自脱团造成合同履行终止 ，之后又要求变更恢复后续合同行程的， 旅行社将按照《旅游   法》 第 73 条规定， 向游客收取因此增加的费用 800 元/天 。
+                <w:br/>
+                3 、食 ：所搭乘航班无餐供应 。抵达旅游目的地的餐按行程所列餐次安排， 早餐（ 早餐根据预定酒店安排酒店早 餐或外用早餐）， 团餐标准 10000 韩元/人/正餐,  团队因个人原因未用餐、未进景点，一律不予退还或减免费 用 ，敬请留意 ；如因餐厅接待能力等原因无法用餐 ，我司有权调换到同等餐标的餐厅用餐 。
+                <w:br/>
+                4 、住 ：酒店安排每人每天一床位（ 同性别客人安排入住一间房（ 夫妻除外）， 如出现自然单间 ，会安排与同性   导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差 。
+                <w:br/>
+                A.酒店星级评定标准与国内酒店星级评定标准略有差别,行程中所住酒店星级均按当地酒店评定标准.
+                <w:br/>
+                B.按照酒店惯例，每标间可接待两大人带一个 1.2  米以下儿童（不占床），具体费用根据所报团队情况而定
+                <w:br/>
+                C.若一个大人带一个  1.2  米以下儿童参团 ，建议住一标间 ，以免给其他游客休息造成不便.
+                <w:br/>
+                5 、托运行李 ：每人一件免费托运行李 ，每件 15 公斤 ，手提行李 7 公斤.
+                <w:br/>
+                6 、特别提醒：
+                <w:br/>
+                A.在旅游行程中的自由活动时间， 团友请选择自己能够控制风险的活动项目，并在自己能够控制风险的范围内 活动 。
+                <w:br/>
+                B.境外自由活动期间， 如客人私下参加非我司安排的所有活动（ 特别是户外和水上活动安全 、购物的品质 、非 法食用野生动物等等） ，所产生的任何后果与纠纷， 由客人自负 ，敬请注意！
+                <w:br/>
+                C.旅途中所有自费购物项目 ，均以自愿为原则 ，不涉及我公司利益。（ 因当地购物市场并不规范 ，货品真假不 能保证 ，敬请留意！ ）
+                <w:br/>
+                7 、不接受孕妇报名， 如有隐瞒 ，产生意外， 旅行社不承担责任 。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2525,60 +2166,59 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参团资料：
                 <w:br/>
-                大陆护照报名:护照原件（有效期至少6个月以上），大一寸白底彩照电子版，身份证复印件，赴韩团队申请表。香港、澳门护照报名：入境韩国实行免签政策，成人需提供护照首页资料扫描件，未满18岁的儿童除了提供护照首页扫描件，还需要提供出生证明+父母的护照扫描件)。
-[...2 lines deleted...]
-                <w:br/>
+                报名:  中国大陆护照及香港、澳门护照入境济州岛实行免签政策，成人需提供护照首页资料扫描件或清晰的照片 。
+                <w:br/>
+                备注 ：香港旅行证 、澳门旅行证及各国入境签证费用现询 。
                 <w:br/>
                 出发当日所需携带的资料：
                 <w:br/>
-                护照原件（须有半年以上有效期及足够的签证空白页，护照页不得有涂鸦，污损）(海关新规：电子白底彩照一张）
-[...1 lines deleted...]
-                **请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局、口岸拒绝出入境，所有产生的损失由游客本人自行承担，敬请注意！持香港护照或澳门护照，出发前请带齐回乡证等相关证件。
+                护照原件（ 须有半年以上有效期及足够的签证空白页 ，护照页不得有涂鸦 ，污损） (海关新规 ：无需相片 ）
+                <w:br/>
+                **请各位贵宾一定要注意保持自己护照的清洁和完整 ，如因本人护照污损残缺等原因导致被各国边检 、移民局 、 口岸拒绝出入境，所有产生的损失由游客本人自行承担，敬请注意！持香港护照或澳门护照， 出发前请带齐回乡  证等相关证件 。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2628,63 +2268,63 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 收客年龄提示：
                 <w:br/>
-                A）正常收客年龄：25-65周岁；报价仅适用持中国护照。港澳台人士或外国护照人士需请详询护照类别是否可接待参团,出入境国相关签证自理。整团其他护照价格另询。
-[...11 lines deleted...]
-                G）非中国大陆护照需加收500元/位票差；另请详询护照类别是否可接待参团,整团其他护照价格另询。
+                A ）2-12 岁以内（ 不含 12 岁 ）小童不占床 ，大小同价； 此收费提供机位 、车位 、正餐及景点首道门票半票（ 若 超高请自行补足门票差价） 。如需占床， 请补单房差；
+                <w:br/>
+                B） 12-19 岁规定必须占床在成人价格上补单房差；
+                <w:br/>
+                C） 婴儿收费 ：2 周岁以下（ 不含 2 周岁） 的婴儿收费根据航司政策另行报价收费， 婴儿报价收费不提供机位 、
+                <w:br/>
+                车位 、餐位 、床位及景点费用 。
+                <w:br/>
+                D） 18 岁以下的未成年人及 65 岁以上的长者 ，需要至少一名 18 周岁至 64 周岁亲友陪同方可参团 ，敬请谅解!
+                <w:br/>
+                E）70 岁（ 含 ）以上的长者及孕妇恕不接待 ，敬请谅解！
+                <w:br/>
+                F ）报价仅适用中国大陆护照及持港澳特区护照 。另请详询护照类别是否可接待参团,整团其他护照价格另询 。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2725,51 +2365,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2942,79 +2582,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="shop">
     <w:name w:val="shop"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>