--- v1 (2026-09-30)
+++ v2 (2026-10-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【西欧 特价惠游德法意瑞】德国+法国+瑞士+意大利13天（海航深圳往返）|铁力士| 五渔村小火车|卢浮宫含人工讲解|塞纳河游船|贡多拉|新天鹅堡外观|米兰大教堂外观|品酒|含全餐|五大特色餐|含服务费|WIFI行程单</w:t>
+        <w:t xml:space="preserve">【Q4 西欧 惠游德法意瑞】德国+法国+瑞士+意大利13天（海航深圳往返）|铁力士| 五渔村小火车|卢浮宫含人工讲解|塞纳河游船|贡多拉|新天鹅堡外观|米兰大教堂外观|品酒|含全餐|五大特色餐|含服务费|WIFI行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">HC20260909TJHY</w:t>
+              <w:t xml:space="preserve">HC20261021HY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -392,51 +392,51 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 优选优质航司，双点往返航班 
                 <w:br/>
                 ★ 全程欧洲标准高级-豪华酒店，六菜一汤含全餐！
                 <w:br/>
-                ★ 特别升级5大特色美食：铁力士雪山餐厅午餐、罗马特色三道式、威尼斯墨鱼面、巴黎特色越南粉Pho、法国油封烤鸡特色餐
+                ★ 特别升级5大特色美食：铁力士雪山餐厅午餐、威尼斯墨鱼面、罗马亚洲自助餐、巴黎特色越南粉Pho、法国网红烤黑鸡餐
                 <w:br/>
                 ★ 搭乘世界首创360度旋转缆车登顶铁力士雪山，饱览群山美景！（注：26年8月17日-12月11日为铁力士旋转缆车维修期，此期间将替换为非旋转式缆车登顶铁力士雪山） 
                 <w:br/>
                 ★ 巴黎卢浮宫入内：VIP通道免排队+专业人工讲解：深度解锁《蒙娜丽莎》《胜利女神》《断臂维纳斯》，拒绝“走马观花”！
                 <w:br/>
                 ★ 乘坐小火车探访“悬崖上的彩色村庄”—五渔村
                 <w:br/>
                 ★ 威尼斯贡多拉之旅：轻舟蜿蜒水巷，邂逅威尼斯百年浪漫。
                 <w:br/>
                 ★ 巴黎塞纳河游船：流动的盛宴，两岸风华尽收眼底。
                 <w:br/>
                 ★ 游览瑞士网红小镇琉森和因特拉肯，畅享湖光山色。
                 <w:br/>
                 ★ 米兰大教堂（外观）：仰望哥特式建筑的巅峰之作。
                 <w:br/>
                 ★ 勃艮第酒庄品酒：橡木桶藏着时光，杯盏中是葡萄的灵魂！
                 <w:br/>
                 ★ 外观白雪公主城堡原型—德国新天鹅堡 
                 <w:br/>
                 ★ “阿尔卑斯山谷的宝石”——因斯布鲁克 
                 <w:br/>
                 ★ 罗马、米兰、威尼斯、巴黎名城名景一网打尽，欧洲文化历史经典尽览 
                 <w:br/>
                 ★ 含全程司导服务费，赠送WiFi（4人一台）
               </w:t>
@@ -653,84 +653,84 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳-(飞机)-罗马-(大巴约300公里)-意大利小镇
-[...11 lines deleted...]
-                ●【君士坦丁凯旋门】外观,修建于公元312年，虽经历了2000年的风风雨雨，却是罗马现存凯旋门中最新的一座，它是为庆祝君士坦丁大帝于公元312年彻底战胜他的强敌马克森提，并统一帝国而建的，上方的浮雕板是当时从罗马其它建筑上直接取来的，主要内容为历代皇帝的生平业绩。
+                深圳-(飞机)-布鲁塞尔-(大巴约330公里)-巴黎
+                <w:br/>
+                参考航班:
+                <w:br/>
+                HU759  深圳宝安国际机场 T3 - 布鲁塞尔机场 (BRU) T1  01:45/08:00 
+                <w:br/>
+                ●【布鲁塞尔】（游览不少于1小时）,有着浓郁的文化艺术氛围，是欧洲历史悠久的文化中心之一，雨果、拜伦、莫扎特及马克思都曾在这座城市居住。《蓝精灵》最早源于比利时，1958年，化名贝约的比利时漫画家皮埃尔库利福德创造了“蓝精灵"这个艺术形象。一推出后便大受欢迎！同时有958个国际机构设于此地，因此布鲁塞尔素有“欧洲首都”之称。
+                <w:br/>
+                ●【布鲁塞尔大广场】,比利时布鲁塞尔的中心广场，作为欧洲最美的广场之一，1998年被联合国教科文组织列入世界文化遗产。广场面积不大，长110米宽68米，各种酒吧、商店和餐馆点缀在广场四周，使广场上充满了浓郁的生活气息。
+                <w:br/>
+                ●【撒尿小童】外观,布鲁塞尔的市标与吉祥物，纪念传说中的小英雄于连的雕塑。虽然它藏在布鲁塞尔广场上的一个不起眼的小角落，但是它象征着一种英雄的勇敢精神。每个季节人们都会为它换上不同的衣服，特别有趣又富有历史感。
+                <w:br/>
+                ●【天鹅咖啡馆】外观,这里曾是马克思和恩格斯当年居住和工作过的地方，与著名的市政厅相邻，因门上饰有一只振翅欲飞的白天鹅而得名。这里是他们共同创建共产主义通讯委员会和德意志工人协会的重要活动地方。马克思在这里写出了著名的《哲学的贫困》和《共产党宣言》等。
                 <w:br/>
                 交通：飞机 大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：罗马特色三道式     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">高级-豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -741,74 +741,82 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                意大利小镇-(大巴约116公里)-五渔村-(大巴约224公里)-米兰
-[...3 lines deleted...]
-                交通：旅游大巴
+                巴黎
+                <w:br/>
+                ●【巴黎市区】（游览不少于1小时）,法国首都巴黎的绰约风姿举世闻名，充满历史文化承载的建筑物，弥漫艺术与时尚气息的城市气质，这些都早已使巴黎成为了一座世界名都，也是无数渴望邂逅浪漫的游人望穿秋水的地方。
+                <w:br/>
+                ●【凯旋门】外观,巴黎凯旋门是巴黎市的四大代表建筑之一（埃菲尔铁塔、凯旋门、卢浮宫和巴黎圣母院），也是目前香榭丽舍大街上最大的一座圆拱门，是为了纪念拿破仑在1806年在奥斯特尔里茨战役中获胜而建的。巴黎市区12条大街都以凯旋门为中心，向四周放射，气势磅礴。
+                <w:br/>
+                ●【协和广场】外观,协和广场是18世纪路易十五下令建造，以向世人展示其至高无上的皇权，又名“路易十五广场”。广场呈八角形，中央矗立着埃及方尖碑。方尖碑是由整块的粉红色花岗岩雕出来的，上面刻满了埃及象形文字，赞颂埃及法老的丰功伟绩。
+                <w:br/>
+                ●【香榭丽舍大道】车览,香榭丽舍大街是巴黎著名的一条街道，全长1800米，最宽处约120米，为双向八车道，东起协和广场，西至戴高乐广场，是巴黎美丽浪漫的象征。
+                <w:br/>
+                ●【埃菲尔铁塔】外观,素有巴黎城市地标之一的埃菲尔铁塔是一座位于法国巴黎战神广场的铁制镂空塔，是巴黎较高的建筑物，也是法国的文化象征。铁塔从1887年起建，分为三层，分别在离地面57米、115米和276米处，从塔座到塔顶共有1711级阶梯，超级壮观。三层眺望台虽然高度不同，却各有不同的视野，能带来不同的情趣。每年都有几百万人登临塔顶，俯瞰巴黎市容。
+                <w:br/>
+                ●【卢浮宫博物馆】入内（游览不少于1小时30分钟）,（周二闭馆）卢浮宫始建于1204年，这座城堡经历多次扩建，在法国大革命后改为博物馆，与伦敦大英博物馆、纽约大都会博物馆并称为世界三大博物馆。欣赏琳琅满目的世界艺术珍宝，以及有“卢浮宫三宝”之称的“蒙娜丽莎”、“维纳斯”雕像和“胜利女神”雕像，电影《卢浮魅影》《达·芬奇密码》还曾在此取景。后在卢浮宫附近自由活动。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：网红烤黑鸡餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">高级-豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -819,78 +827,78 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                米兰-(大巴约278公里)-威尼斯
-[...5 lines deleted...]
-                ●【艾曼纽二世回廊】,建于1865年，由曼哥尼设计，以意大利统一后的首任国王维多里奥·艾曼纽二世命名，开幕以来一直是米兰最受欢迎的购物广场，被称为“米兰的客厅”，回廊的屋顶是意大利第一座以金属与彩色玻璃作为结构用途的屋顶，而非只是装饰，整个屋顶十分精致气派非凡。
+                巴黎
+                <w:br/>
+                ●【塞纳河游船】入内（游览不少于1小时）,（含船票）塞纳河横贯巴黎，两岸风光美不胜收。巴黎的许多重要文物建筑都围绕着塞纳河两岸，乘坐塞纳河游船观赏风景是一种美的享受。
+                <w:br/>
+                ●【奥斯曼大道】（游览不少于3小时）,（自由活动）奥斯曼大道从巴黎第八区延伸至第九区，这里汇聚着众多的各色店铺，时常能看到街上行走着挎着各种手袋的东方面孔。您可以在附近百货商场自由购物，享受买买买的乐趣，或者您可以找家咖啡馆，尽情享受慵懒的巴黎时光。
+                <w:br/>
+                ●【Fragonard香水博物馆】入内（游览不少于30分钟）,巴黎花宫娜香水博物馆位于巴黎歌剧院附近，置身于一栋拿破仑三世风格的公馆中，建筑内完全保留了当时的风格，让人们在古典的华丽中尽览300年的香水历史。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：巴黎特色越南粉Pho     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">高级-豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -901,84 +909,74 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                威尼斯-(大巴约320公里)-因斯布鲁克
-[...11 lines deleted...]
-                ●【贡多拉游船】入内（游览不少于20分钟）,贡多拉船是一种传统的平底威尼斯划艇。它类似于独木舟，比它更窄。几个世纪以来，贡多拉船是威尼斯最常见的船只和主要交通工具。在现代，这个标志性的小船在城市的公共交通工具上，仍然起着重要的作用，在大运河上扮演着traghetti（渡轮）的角色。然而，他们在今天主要还是以固定的定价来载游客。在17和18世纪估计有8到1万个贡多拉船。至今天仍然有400多人在投入服务，几乎所有船都受雇于游客用呢。
+                巴黎-(大巴约550公里)-米卢斯
+                <w:br/>
+                ●【慕珑酒庄】入内（游览不少于1小时）,（含品酒），慕珑酒庄位于法国勃艮第省莫索尔市。在公元11世纪，由来自西都的僧侣修道士所建， 并开始酿造供奉基督教弥撒仪式所用的白葡萄酒。 之后该庄园归入了历史悠久，名人辈出的罗伯巴尔家族，在15世纪时，一位小罗伯巴尔就在此庄园生活，后来长大成为了查理大公爵的私人御医。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：威尼斯墨鱼面     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">高级-豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -989,57 +987,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                因斯布鲁克-(大巴约109公里)-富森-(大巴约288公里)-卢塞恩
-[...5 lines deleted...]
-                ●【新天鹅堡（外观）】远观（游览不少于30分钟）,新天鹅堡是迪士尼城堡的原型、德国的象征。其建立者是十九世纪的巴伐利亚国王——路德维希二世，这位自称“天鹅骑士”的国王梦想将城堡建成为一个童话般的世界，亲自参与设计了这座城堡，里面摆放了大量的德国天鹅雕塑。白色的城堡耸立在高高的山上，四周环山和湖泊，一年四季风光各异，美不胜收。
+                米卢斯-(大巴约186公里)-因特拉肯-(大巴约68公里)-卢塞恩
+                <w:br/>
+                ●【因特拉肯】（游览不少于1小时）,自由活动。小镇位于阿尔卑斯山脉图恩湖及布里恩湖之间，这儿整年气候温和，湖光山色，环境优美，也是瑞士人心目中的避暑山庄。荷黑威格繁华商业街是因特拉肯主要的街道，您可以在此体验当地的风土人情。
                 <w:br/>
                 ●【琉森】（游览不少于1小时）,卢塞恩，又译“琉森”，位于瑞士中部，号称瑞士最美丽、最理想的旅游城市，也是最受瑞士人喜爱的度假地。琉森为历史文化名城，艺术家们在此得到了不尽的灵感。历史上，很多著名作家在此居住和写作。
                 <w:br/>
                 ●【卡佩尔廊桥】,琉森久负盛名的便是卡佩尔廊桥，又叫教堂桥，这是琉森的标志，始建于1333年，也是欧洲古老的有顶木桥，桥的横眉上绘有120幅宗教历史油画。
                 <w:br/>
                 ●【狮子纪念碑】,为了纪念法国大革命时期为保卫路易十六而牺牲的瑞士雇佣兵，这头长10米、高3米多的雄狮，痛苦地倒在地上，折断的长矛插在肩头，美国作家马克•吐温将“濒死的琉森狮子”誉为“世界上悲壮和感人的雕像”。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1077,55 +1071,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                卢塞恩-(大巴约68公里)-因特拉肯-(大巴约186公里)-米卢斯
-[...3 lines deleted...]
-                ●【因特拉肯】（游览不少于1小时30分钟）,自由活动。小镇位于阿尔卑斯山脉图恩湖及布里恩湖之间，这儿整年气候温和，湖光山色，环境优美，也是瑞士人心目中的避暑山庄。荷黑威格繁华商业街是因特拉肯主要的街道，您可以在此体验当地的风土人情。
+                卢塞恩-(大巴约286公里)-富森-(大巴约109公里)-因斯布鲁克
+                <w:br/>
+                ●【铁力士雪山】入内（游览不少于2小时30分钟）,（含上下山缆车）以终年不融的冰川和冰川裂缝闻名世界。搭乘缆车（请留意：由于2026年8月17日-12月11日期间为铁力士旋转缆车维护期，此期间可通过备用线“铁力士连接线”非旋转式缆车抵达山顶Mount Titlis，敬请理解！），透过巨型窗观赏阿尔卑斯山绝佳美景，抵达海拔3238米的铁力士山，峰顶终年积雪，极目远眺，冰山处处气势浩瀚，蔚为奇观。
+                <w:br/>
+                ●【新天鹅堡（外观）】远观（游览不少于30分钟）,新天鹅堡是迪士尼城堡的原型、德国的象征。其建立者是十九世纪的巴伐利亚国王——路德维希二世，这位自称“天鹅骑士”的国王梦想将城堡建成为一个童话般的世界，亲自参与设计了这座城堡，里面摆放了大量的德国天鹅雕塑。白色的城堡耸立在高高的山上，四周环山和湖泊，一年四季风光各异，美不胜收。
+                <w:br/>
+                ●【因斯布鲁克】（游览不少于45分钟）,群山环绕的“阿尔卑斯山谷的宝石”，参天的杉树，散落四周的湖泊，随处可见的野生天鹅，风景如画。亲临这座中世纪城市，在狭窄的小街上，欣赏哥特风格的楼房鳞次栉比。巴洛克式的大门和文艺复兴式的连拱廊展现出古城的风貌。
+                <w:br/>
+                ●【黄金屋顶】外观,因斯布鲁克的标志建筑，建于1500年，以前这座建筑曾是公爵的府第。其出名之处是建筑物突出的阳台上装饰华丽的金色屋顶，整个墙面及阳台雕梁画栋装饰非常讲究。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：铁力士雪山餐厅午餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1157,86 +1155,82 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                米卢斯-(大巴约550公里)-巴黎
-[...15 lines deleted...]
-                交通：大巴
+                因斯布鲁克-(大巴约320公里)-威尼斯-(大巴约156公里)-博洛尼亚
+                <w:br/>
+                ●【威尼斯】（游览不少于1小时）,贵为水上之城本身就是一个水上艺术品，在这里任意一个建筑物的美感都离不开水。身处威尼斯，你就像站在正演出的舞台之上，路边音乐家演奏的古典音乐就像是演出配乐，来回的形形色色的人们就像是演员，而你正好赶上这威尼斯剧目的上演。
+                <w:br/>
+                ●【叹息桥】外观,历史陈迹叹息桥，此桥连接旧时审判庭与地牢，因犯人被送进地牢时不住的叹息而得名。另外还有一个有趣的传说，恋人们在桥下接吻就可以终生相守。电影《情定日落桥》就是在这取景。
+                <w:br/>
+                ●【圣马可大教堂】外观,曾是中世纪欧洲最大的教堂，威尼斯建筑艺术的经典之作，被称为“金色大教堂”。
+                <w:br/>
+                ●【圣马可广场】,在历史上一直是威尼斯的政治、宗教和节庆中心，是威尼斯所有重要政府机构的所在地，自从19世纪以来是大主教的驻地，它同时也是许多威尼斯节庆选择的举办地。如果有成群的白鸽飞向你，这个时候一定要摆好最美的姿势，不要惊慌，因为这里是摄影师的天堂，很有可能你会是他的缪斯女神。
+                <w:br/>
+                ●【贡多拉游船】入内（游览不少于20分钟）,贡多拉船是一种传统的平底威尼斯划艇。它类似于独木舟，比它更窄。几个世纪以来，贡多拉船是威尼斯最常见的船只和主要交通工具。在现代，这个标志性的小船在城市的公共交通工具上，仍然起着重要的作用，在大运河上扮演着traghetti（渡轮）的角色。然而，他们在今天主要还是以固定的定价来载游客。在17和18世纪估计有8到1万个贡多拉船。至今天仍然有400多人在投入服务，几乎所有船都受雇于游客用呢。
+                <w:br/>
+                交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：威尼斯墨鱼面     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">高级-豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1247,74 +1241,80 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巴黎
-[...3 lines deleted...]
-                ●【卢浮宫博物馆】入内（游览不少于1小时30分钟）,（周二闭馆）卢浮宫始建于1204年，这座城堡经历多次扩建，在法国大革命后改为博物馆，与伦敦大英博物馆、纽约大都会博物馆并称为世界三大博物馆。欣赏琳琅满目的世界艺术珍宝，以及有“卢浮宫三宝”之称的“蒙娜丽莎”、“维纳斯”雕像和“胜利女神”雕像，电影《卢浮魅影》《达·芬奇密码》还曾在此取景。后在卢浮宫附近自由活动。
+                博洛尼亚-(大巴约380公里)-罗马
+                <w:br/>
+                ●【罗马】（游览不少于1小时30分钟）,罗马不是一天造成的，这是个伟大的历史名城，也是世界各地对历史文明有兴趣游客寻古探幽的好地方，不仅保留了原罗马帝国时代的遗物，更保存现代“罗马假日”的风味。
+                <w:br/>
+                ●【古罗马废墟】外观,昔日古罗马帝国的中心，是现存世界最大面积的古罗马废墟，建有无数的宫殿和建筑群，现在却只剩下颓垣败瓦。
+                <w:br/>
+                ●【罗马斗兽场】外观,是古罗马帝国专供奴隶主、贵族和自由民观看斗兽或奴隶角斗的地方，建于72-80年间，是古罗马文明的象征，它的占地面积约2万平方米，可以容纳近九万人数的观众。
+                <w:br/>
+                ●【君士坦丁凯旋门】外观,修建于公元312年，虽经历了2000年的风风雨雨，却是罗马现存凯旋门中最新的一座，它是为庆祝君士坦丁大帝于公元312年彻底战胜他的强敌马克森提，并统一帝国而建的，上方的浮雕板是当时从罗马其它建筑上直接取来的，主要内容为历代皇帝的生平业绩。
+                <w:br/>
+                交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：法式烤鸡餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：罗马亚洲自助餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">高级-豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1325,74 +1325,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巴黎
-[...3 lines deleted...]
-                ●【Fragonard香水博物馆】入内（游览不少于30分钟）,巴黎花宫娜香水博物馆位于巴黎歌剧院附近，置身于一栋拿破仑三世风格的公馆中，建筑内完全保留了当时的风格，让人们在古典的华丽中尽览300年的香水历史。
+                罗马-(大巴约400公里)-五渔村-(大巴约20公里)-拉斯佩齐亚
+                <w:br/>
+                ●【五渔村】入内（游览不少于3小时）,（选择2个村庄），由蒙特罗索、威尔纳查、科尼利亚、马纳罗拉、利欧马乔雷五个渔村而组成的五渔村地区，被联合国教科文组织列为世界遗产；安排搭乘当地火车，来往于村落之间，可欣赏到在绵延的海岸线和悬崖、山谷中众多色彩缤纷的房舍，经典的渔村风光令人心旷神怡！。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：巴黎特色越南粉Pho     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">高级-豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1403,59 +1401,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巴黎-(大巴约330公里)-布鲁塞尔
-[...7 lines deleted...]
-                ●【天鹅咖啡馆】外观,这里曾是马克思和恩格斯当年居住和工作过的地方，与著名的市政厅相邻，因门上饰有一只振翅欲飞的白天鹅而得名。这里是他们共同创建共产主义通讯委员会和德意志工人协会的重要活动地方。马克思在这里写出了著名的《哲学的贫困》和《共产党宣言》等。
+                拉斯佩齐亚-(大巴约226公里)-米兰
+                <w:br/>
+                ●【米兰】（游览不少于1小时）,时尚界和足球迷的圣地，有每周都会更换的商店橱窗和足球比赛日时热情高扬的各地球迷。身处米兰会让人感到历史与现代的结合、时尚和艺术的交融，不过最具吸引力的购物一直是永恒的主题。
+                <w:br/>
+                ●【米兰大教堂】外观（游览不少于30分钟）,世界最华丽的教堂之一—米兰大教堂,它是米兰的象征，被马克吐温称为“大理石的诗”，整座教堂的装饰雕刻达三千多尊，历经4个多世纪基本完工。岁月不仅赋予了它历史的沧桑，同时也为它营造出多重的风格样式，哥特式的尖塔搭配巴洛克风格的雕饰，自上而下，极尽奢华，令人叹为观止。
+                <w:br/>
+                ●【艾曼纽二世回廊】,建于1865年，由曼哥尼设计，以意大利统一后的首任国王维多里奥·艾曼纽二世命名，开幕以来一直是米兰最受欢迎的购物广场，被称为“米兰的客厅”，回廊的屋顶是意大利第一座以金属与彩色玻璃作为结构用途的屋顶，而非只是装饰，整个屋顶十分精致气派非凡。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1487,55 +1483,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                布鲁塞尔-(飞机)-深圳
-[...3 lines deleted...]
-                HU760  布鲁塞尔机场 (BRU)  - 深圳宝安国际机场 T3  10:40/05:00+1 
+                米兰-(飞机)-深圳
+                <w:br/>
+                参考航班:
+                <w:br/>
+                HU7974  米兰马尔彭萨机场 (MXP) T1 - 深圳宝安国际机场 T3  10:55/04:20+1 
                 <w:br/>
                 ●【返回国内】,愉快的旅行程结束，乘车前往机场，办理退税等离境手续，搭乘国际航班返回国内。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1681,51 +1677,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.住宿：全程欧洲标准高级-豪华或同等级酒店：以两人一房为标准、酒店内包含早餐
                 <w:br/>
-                2.用餐：行程注明所含的早餐及正餐（正餐以中式六菜一汤为主，不含酒水，8-10人一桌）：其中1餐墨鱼面、1餐雪山餐厅午餐，1餐巴黎特色越南粉Pho、1餐法国油封烤鸡特色餐、1餐罗马特色三道式，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
+                2.用餐：行程注明所含的早餐及正餐（正餐以中式六菜一汤为主，不含酒水，8-10人一桌）：其中1餐墨鱼面、1餐雪山餐厅午餐，1餐巴黎特色越南粉Pho、1餐法国烤黑鸡餐、1餐罗马亚洲自助餐，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
                 <w:br/>
                 3.国际交通：国际间往返经济舱团体机票、机场税及燃油附加费，及欧洲境内段机票（含机场税）；
                 <w:br/>
                 4.用车：境外旅游巴士：根据团队人数，安排19-50座巴士，及专业外籍司机；
                 <w:br/>
                 5.门票：行程中所含的首道门票：卢浮宫（含专业人工讲解）、塞纳河游船、勃艮第酒庄、贡多拉游船、铁力士雪山缆车、五渔村小火车（其中2个村庄）；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
                 <w:br/>
                 6.保险：境外30万人民币基础旅游意外险。自备签证或免签的客人请自理旅游意外保险（我司强烈建议客人自行另外购买个人旅游意外险，以便更全面保障自身利益）。
                 <w:br/>
                 7.签证：申根签证费。
                 <w:br/>
                 8.境外司导服务费，赠送WiFi使用（4人一台）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1745,51 +1741,51 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.个人旅游意外保险：具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带；65岁以上（含65岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
                 <w:br/>
                 2.官导服务费：因境外目的地有小费文化，为了感谢欧洲各地有当地官方导游讲解及热忱服务（例如：卢浮宫，罗马，威尼斯等等），请另付上小费EUR 1/人。
                 <w:br/>
-                3.全程单房差：3400元/人 注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
+                3.全程单房差：2500元/人 注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
                 <w:br/>
                 a)**分房以团友报名的先后顺序安排拼房，若团友不接受此种方式或经协调最终不能安排，或出现单男单女且团中无同性别团员同住的情况，需在出发前补单房差入住单人房；
                 <w:br/>
                 4.行程表费用包含项目以外或未提及活动项目所需的费用，例如行程不含的特殊门票、特殊交通、酒店内的私人消费等费用
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
@@ -3652,51 +3648,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>