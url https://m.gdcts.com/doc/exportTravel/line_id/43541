--- v0 (2026-09-14)
+++ v1 (2026-10-05)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【直飞林芝  青藏风情】西藏双飞一卧8天|拉萨|林芝|巴松措|羊卓雍措藏装旅拍|青藏铁路||塔尔寺（林芝进西宁出）行程单</w:t>
+        <w:t xml:space="preserve">【直飞林芝•青藏风情】西藏双飞一卧8天丨拉萨丨林芝丨布达拉宫丨雅鲁藏布大峡谷丨巴松措丨羊卓雍措藏装旅拍丨青藏铁路丨塔尔寺丨西宁（2026百万老广游林芝-3）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -417,51 +417,51 @@
                 ★ 线路特色
                 <w:br/>
                 ※【低海拔入藏】从“林”开始：入藏先飞林芝，低海拔更适应，轻松圆梦西藏！
                 <w:br/>
                 <w:br/>
                 ★ 贴心服务
                 <w:br/>
                 ※【有氧伴旅】车上配备每人1小瓶独立包装高原保健氧气！
                 <w:br/>
                 ※【安全保障】专业导游，高原带团经验丰富，熟知西藏风土人情，为您献上洁白哈达，诚挚欢迎！
                 <w:br/>
                 <w:br/>
                 ★ 特别安排
                 <w:br/>
                 ※【原味心旅行】转经祈福，感受藏传佛教祈愿礼俗！
                 <w:br/>
                 ※【特色赠游】布宫夜景，在布宫广场自行观赏灯火辉煌的布宫外景！
                 <w:br/>
                 ※【住在景区】第一晚入住大峡谷江边米林公尊德姆庄园，守候南迦巴日出日落！
                 <w:br/>
                 ※【养生美味】林芝石锅鸡、牦牛肉汤锅，烤羊美食套餐，巴河鱼，菌类火锅，品味舌尖西藏！
                 <w:br/>
                 <w:br/>
                 ★ 精彩体验
                 <w:br/>
-                ※ 世界最长、海拔最高的峡谷——【雅鲁藏布大峡谷入口段景区】，有机会观赏“云中仙鹤”南迦巴瓦峰；
+                ※ 世界最长、海拔最高的峡谷——【雅鲁藏布大峡谷】，有机会观赏“云中仙鹤”南迦巴瓦峰；
                 <w:br/>
                 ※ 领略西藏首个5A富氧生态自然旅游景区【巴松措】；
                 <w:br/>
                 ※ 登上世界奇迹、世界屋脊明珠——【布达拉宫】，感受世界之巅的磅礴大气；
                 <w:br/>
                 ※ 观赏西藏三大圣湖之【羊卓雍措】，犹如高原蓝宝石，赏九曲十八弯的柔情；
                 <w:br/>
                 ※ 乘坐世界先进铁路成果——【青藏铁路列车】，观赏青藏铁路世界级景观；
                 <w:br/>
                 ※ 朝圣格鲁派祖庭——【塔尔寺】，赏三绝绝艺，听梵音涤心。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -2005,51 +2005,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>