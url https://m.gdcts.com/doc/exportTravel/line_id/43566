--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【皇牌玩家】澳大利亚大洋路8天海岸线之旅/悉尼/墨尔本/布里斯本/黄金海岸 (南航 广州起止)行程单</w:t>
+        <w:t xml:space="preserve">【皇家玩家】澳大利亚东海岸8天欢乐奇遇记/墨尔本/布里斯本/黄金海岸/悉尼 (深航 深圳往返)行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCCZ10SNST#2635</w:t>
+              <w:t xml:space="preserve">OCCZ10SNST1#2640</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,142 +343,134 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-/-悉尼           参考航班：CZ301/08:00-19:25
-[...1 lines deleted...]
-                布里斯本-/-广州    参考航班：CZ382/10:20-17:50
+                深圳-/-墨尔本  参考航班：ZH811/00:20-13:00
+                <w:br/>
+                悉尼-/-深圳     参考航班：ZH816/22:10-05:50+1
                 <w:br/>
                 仅供参考，以实际出票为准
                 <w:br/>
                 可搭配全国联运服务，具体增加费用需以实际报价为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                美食升级
+                美食升级	
                 <w:br/>
                 正餐中式餐升级为八菜一汤，呵护您的中国胃；
                 <w:br/>
-                悉尼：嘉佩乐酒店英式下午茶；
-[...3 lines deleted...]
-                黄金海岸：龙虾东星斑海鲜养生餐；品尝当地饮食，深入了解当地生活习俗；
+                港式茶点；特色火锅；品尝当地饮食，深入了解当地生活习俗；
                 <w:br/>
                 打卡悉尼新地标-悉尼鱼市场，可自由品尝澳洲龙虾、帝王蟹、生蚝、刺身；
                 <w:br/>
                 <w:br/>
                 体验升级
                 <w:br/>
-                【墨尔本】：漫步墨尔本的巷道，领略墨尔本的无穷魅力；
+                【墨尔本】：探索“花园城市”，漫步墨尔本的巷道，领略墨尔本的无穷魅力；
                 <w:br/>
                 【悬崖海岸公路】：号称世上最美公路之一，“人生必去的二十个旅程” 之一；
                 <w:br/>
-                【邦迪海滩】：澳大利亚头号网红海滩，体验当地人的生活；
-                <w:br/>
                 【悉尼渡轮】：像当地人一样搭乘【特色渡轮】游悉尼港，观赏两岸迷人景致；
                 <w:br/>
                 【悉尼动物园】：全开放式动物园，实现与澳洲特有的动物近距离接触的机会；
                 <w:br/>
                 【悉尼环形码头车站】：欣赏悉尼两大地标建筑的壮丽景色，探索悉尼的独特魅力；
                 <w:br/>
-                【滑浪者天堂】： “电影海王取景地”、全世界最长的海岸线，绵长的金色沙滩；
-[...5 lines deleted...]
-                【墨尔本国立美术馆】：澳大利亚最大的美术馆，收藏着来自澳大利亚、欧洲、亚洲等地方的世界级艺术珍品；
+                【滑浪者天堂】：“电影海王取景地”、全世界最长的海岸线，绵长的金色沙滩；
+                <w:br/>
+                【库姆巴巴湖保护区】：享有盛名的野生保护区，和野生袋鼠和考拉来一次邂逅；
+                <w:br/>
+                【私家电动艇】：搭乘舒适的私家电动艇，深入黄金海岸纵横河道，从水上欣赏城市的壮丽景色；
                 <w:br/>
                 <w:br/>
                 贴心安排
                 <w:br/>
-                南方航空：荣获中国民航飞行安全最高奖——五星奖；
+                深圳航空：荣获中国内地五大航空公司之一；
                 <w:br/>
                 全程澳大利亚旅游专家的领队为您保驾护航，细致专业服务领先同行；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -597,760 +589,742 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-/-悉尼	参考航班：CZ301/08:00-19:25
-[...1 lines deleted...]
-                当天于指定时间在广州白云国际机场集中；在专业领队带领下办理登机手续，搭乘豪华客机前往澳大利亚有“南半球纽约“—悉尼，享受着机上的影音设备及空乘服务。
+                深圳
+                <w:br/>
+                当天于指定时间在深圳宝安机场集中，在专业领队带领下办理登机手续，搭乘豪华客机前往澳大利亚“花园城市”~~墨尔本。今晚夜宿机上，享受着机上的影音设备及空乘服务。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：航机上     晚餐：航机上   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">航机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                悉尼海岸线一日游
-[...23 lines deleted...]
-                交通：专车
+                深圳-/-墨尔本	航班：ZH811/00:20-13:00
+                <w:br/>
+                抵达后开始今日精彩的行程：
+                <w:br/>
+                【涂鸦街-约30分钟】
+                <w:br/>
+                墨尔本的涂鸦文化，巷内多条通道都喷满涂鸦，各种七彩涂鸦中不乏国际大师手笔，已成旧都一大观光景点，也被《Lonely Planet》，选为澳洲文化景点首选。
+                <w:br/>
+                【电车-约10分钟】
+                <w:br/>
+                是澳大利亚唯一保留着有轨电车的城市，它是这座城市的特征，可乘坐有轨电车探索旧都及其周边区域，穿梭在旧都的市区，让时间仿佛倒流回到19世纪。
+                <w:br/>
+                【墨尔本大学-约30分钟】
+                <w:br/>
+                始建于1853年，是一所世界顶尖的研究型大学，为全球最负盛名的大学之一。在四大权威世界大学排名中，稳居世界前列，澳洲第二。澳大利亚大学的毕业生在澳洲的政治，文化和商业领域涌现许多杰出人物，包括两名诺贝尔医学奖获得者，两位澳洲前总理等；根据《The Bulletin》专刊“最具影响力的100位澳洲人”，其中有33位与澳大利亚大学有学术关系。
+                <w:br/>
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：泰式BBQ   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：航机上     午餐：X     晚餐：特色火锅   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">墨尔本：Element Richmond或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                悉尼海岸线一日游-/-墨尔本	航班：待定或后一天早班机
+                墨尔本-大洋路 -墨尔本
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                【邦迪海滩】
-[...27 lines deleted...]
-                交通：专车 飞机
+                温馨提示：全天车程约8小时，时间较长且路况蜿蜒，如有晕车客人请提前准备晕车药。
+                <w:br/>
+                【大洋路】
+                <w:br/>
+                这条壮美海滨公路全长276公里，沿途绝景迭出，起点自托尔坎 (Torquay)，终点于亚伦斯福特 (Allansford)，穿过优雅的度假小镇洛恩、阿波罗湾。回程沿着内陆高速公路，领略放眼之处遍地牛羊这种真实、质朴的澳洲田园风光。
+                <w:br/>
+                【悬崖海岸公路】
+                <w:br/>
+                悬崖海岸公路位于墨尔本西部，是澳大利亚最著名的自然景观之一。沿着这条路行驶，您将目睹令人惊叹的海岸风光，穿过独特的岩层，并经过迷人的维多利亚小镇和海滨渔港。准备好一段激动人心的旅程，品尝大自然的壮观盛宴。
+                <w:br/>
+                【十二门徒岩-约45分钟】
+                <w:br/>
+                一组穿出南大洋水面巍然耸立的巨型岩石，位于悬崖海岸公路坎贝尔湾，是澳大利亚著名地标性景观之一，大约形成于2000万年前，由12块各自独立的岩石群组成。这组岩石群千万年来，在海风和海浪的不断侵蚀下，逐渐形成了形态各异的奇岩，因为其数量和形态酷似耶稣的十二门徒，因此得美名十二门徒岩。
+                <w:br/>
+                【洛克阿德峡谷-约30分钟】
+                <w:br/>
+                洛克阿德峡谷 (Loch Ard Gorge) 也被称为六峡 (Six Gorges)，得名于一艘名为洛克阿德 (Loch Ard) 的英国移民船，该船在前往旧都的途中遭遇海难。为了纪念遇难者，人们修建了一座墓地，并将这个地方命名为洛克阿德。
+                <w:br/>
+                【The Grotto 岩穴-约30分钟】
+                <w:br/>
+                历经千万年海浪侵蚀、雨水溶蚀石灰岩，形成落水洞 + 天然岩洞 + 海蚀拱门复合型地貌。透过巨型天然石拱门眺望蓝海，洞内静水与外部汹涌海浪相映，大自然打造的天然取景框，不容错过的摄影点位。
+                <w:br/>
+                交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">墨尔本：View Melbourne或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：澳式西餐     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">墨尔本：Element Richmond或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                墨尔本-悬崖海岸公路-墨尔本
-[...23 lines deleted...]
-                交通：专车
+                墨尔本-/-布里斯本//黄金海岸	航班：待定或后一天早班机
+                <w:br/>
+                上午飞住布里斯本或黄金海岸，抵达后开始今日精彩的行程：
+                <w:br/>
+                【南岸公园-约30分钟】
+                <w:br/>
+                位于澳大利亚布里斯本河畔南岸，占地16公顷，是1988年澳洲举办世博会的旧址，现经重建后被誉为澳大利亚最好的市内公园，在此可一览整个布里斯本市。在世博会以前，布里斯本河南岸曾是美军驻扎的营地，二战之后荒凉得无人问津；世博会之后，昆士兰政府将世博会旧址改造成公园，“南岸公园”因此成为布里斯本市最著名的休闲场所。
+                <w:br/>
+                【袋鼠角-约15分钟】
+                <w:br/>
+                袋鼠角是观看整个布里斯班城市风光和河流风光的绝佳观光点。布里斯班河流经这儿时正好是个 U 字形，整片城市风貌以超广角呈现，相当壮观，一大片棱形的布里斯班河水面也格外引人注目；
+                <w:br/>
+                【皇后码头天空观景台-约30分钟】
+                <w:br/>
+                登上标志性的布里斯班皇后码头天空观景台，其壮丽景色令人叹为观止。新月形天空观景台位于布里斯班河上方 100 米处，可欣赏从中央商务区延伸至摩顿湾和库萨山的美景。
+                <w:br/>
+                【库姆巴巴湖保护区-约30分钟】
+                <w:br/>
+                库姆巴巴湖保护区 (Coombabah Lakelands Conservation Area) 是黄金海岸北部一片1200 公顷的原始自然湿地，属于国际公认的南莫顿湾海洋公园 (Southern Moreton Bay Marine Park) 的一部分，被列入《拉姆萨尔公约》国际重要湿地名录，是黄金海岸最隐秘的自然宝藏之一。保护区区内274种野生动物自由出没：有机会与本土萌物不期而遇，袋鼠在草地跳跃、考拉高挂桉树，24种候鸟季季往返。
+                <w:br/>
+                安全与行为准则：
+                <w:br/>
+                1.	保持距离：与袋鼠至少 5 米，考拉至少 10 米，切勿喂食或触摸野生动物
+                <w:br/>
+                2.	无痕游览：随身携带垃圾袋，不留下任何垃圾
+                <w:br/>
+                3.	不使用无人机：保护区内禁止无人机飞行，避免惊扰野生动物
+                <w:br/>
+                4.	遵循步道：只在指定步道行走，不擅自进入湿地区域
+                <w:br/>
+                【特别提示：酒店可能会根据具体预订情况调整，且行程可能会因此临时调整顺序，感谢您的理解与配合。谢谢！】
+                <w:br/>
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">墨尔本：View Melbourne或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：打包早餐     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">布里斯本：Holiday Inn Express Brisbane Central或同级豪华酒店  黄金海岸：Mercure Gold Coast Resort或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                墨尔本经典一日游
-[...27 lines deleted...]
-                交通：专车
+                布里斯本//黄金海岸-/-悉尼	航班：待定或后一天早班机
+                <w:br/>
+                早餐后开始今日精彩的行程：
+                <w:br/>
+                【私家电动艇畅游黄金海岸水道-约60分钟】
+                <w:br/>
+                搭乘私家电动艇畅游黄金海岸超美海水道，热情的船长还会亲自执导教您驾驶。两岸密布令人艳羡的水边豪宅任您近距离饱览，还有滑浪者天堂著名的摩天大楼作为巨幅背景画，令人真切体验到来黄金海岸必须要从水上体验这座美丽城市的原因！
+                <w:br/>
+                【黄金海岸城市艺术中心-约30分钟】
+                <w:br/>
+                位于17公顷的原始公园内，是一处丰富年轻人娱乐和内心的热带瑰宝。其中最为瞩目的是新建的六层楼高的HOTA画廊，这里明亮、多彩和有趣。在画廊里有各式画展和其他花样繁多的艺术展。除了广受赞誉的国际艺术展览和儿童画廊之外，这座引人注目的地标也收藏了自1968年以来价值3200美元的艺术品之地。2021年竣工，成为澳大利亚最大地区艺术中心。
+                <w:br/>
+                【塘鹅湾-约30分钟】
+                <w:br/>
+                这里是野生的塘鹅聚居地，也是很多游客慕名而来的地方。塘鹅以嘴大而闻名，是西方人眼中的“送子鸟”，黄金海岸的塘鹅湾，景色优美，环境优良，成群的野生塘鹅与居民和谐相处；随后Labrador Park （拉布拉多农贸市场）是一个集澳洲本土生活必需品和健康娱乐，医疗中心为一体的社区服务中心，在这里您可以自由体验本土人的超市文化，感受黄金海岸的生活气息。
+                <w:br/>
+                【冲浪者天堂-约30分钟】
+                <w:br/>
+                “海王取景地”—黄金海岸的市中心，是全世界最长的沙滩海岸，有着“南半球的迈阿密”之称。笔直宽广的海岸线冲浪者天堂是冲浪者必去之地，冲浪的梦幻之所，这里有连绵的沙滩、和煦的阳光和蔚蓝的海水,日落时分在夕阳的照映下可以看到绵长的金色沙滩，这里每年都有各种世界顶级的冲浪赛事在这里举行。
+                <w:br/>
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：园林花园餐厅+咖啡     晚餐：袋鼠肉野味风味餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">墨尔本：View Melbourne或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                墨尔本-/-布里斯本-黄金海岸	航班：待定或前一天晚班机
-[...27 lines deleted...]
-                交通：专车 飞机
+                悉尼
+                <w:br/>
+                早餐后开始今日精彩的行程：
+                <w:br/>
+                【悉尼动物园-约60分钟】
+                <w:br/>
+                悉尼动物园拥有超过4000种动物的园区，其中包括来自世界各地令人惊叹的濒危物种。悉尼动物园也是新南威尔士州唯一一个动物园和水族馆相结合的园区，还拥有世界最大的【爬行动物和夜行动物馆】！在我们美丽开放式的澳大利亚动物栖息地，您可看到袋鼠和小袋鼠在蜿蜒的步道上自由蹦跳，与您最喜爱的澳大利亚本土动物近距离接触。另外，园区内【水族馆】也是必打卡的景点，那里有可爱的神仙小企鹅、巨型的咸水鳄和公牛鲨，让您仿佛置身于海底世界！
+                <w:br/>
+                【悉尼大学-约30分钟】
+                <w:br/>
+                悉尼大学是澳大利亚历史最悠久和最负盛名的大学，被称为“澳洲第一校”，在世界范围内亦是最优秀的高等学府之一。该校创建于1850年，至今有160多年的历史，是澳大利亚最大的高校之一。悉尼大学为澳洲和世界的人类发展事业做出了巨大的贡献。其悠久的历史和显赫的成就为它赢得了“南半球牛津” (Oxford in South Hemisphere)的美誉。
+                <w:br/>
+                【悉尼渔市场-约60分钟】
+                <w:br/>
+                南半球最大的海鲜交易市场，每天供应着新鲜美味的鱼类，明亮乾净的店铺和即食烹调贩卖的饮食店，有日式、澳洲式炸鱼店、亚洲口味、即开即食的生蚝店、日式料理和多种生食海鲜类的料理等，各种新鲜的大虾和龙虾都会让您食指大动，午餐您可以在不同店家购买各式各样美味的鱼虾蟹料理，坐在港边的座位上好好品尝一顿澳洲的美味海鲜。旁边还有酒水饮料店和生鲜水果店。
+                <w:br/>
+                【澳大利亚博物馆-约45分钟】
+                <w:br/>
+                列入文化遗产名录的澳大利亚博物馆（Australian Museum）始建于 1827 年，是澳大利亚第一家博物馆。它拥有超过 2,100 万件藏品，而且澳大利亚博物馆研究所（Australian Museum Research Institute）也位于该博物馆内，使其成为进行自然和社会科学研究以及学习历史和文化的重要场所。澳大利亚博物馆内展厅众多，其中一楼大厅的“澳大利亚博物馆的200件珍宝”最为吸引眼球，它精选了博物馆中的200件具有代表性珍贵藏品(每次轮换展出100件)进行展示，这些“镇馆之宝”五花八门，主要有古代和近代文物、动物标本、矿物、化石等，令人大开眼界，展览还结合了100位对澳大利亚作出贡献的名人故事与展品相辅相成，让观众更深入地了解这些藏品背后的历史和文化背景。
+                <w:br/>
+                【圣玛丽大教堂-约45分钟】
+                <w:br/>
+                坐落海德公园对面，是澳洲规模最大的哥特复兴式砂岩教堂，澳洲天主教母堂。由本地暖金色砂岩筑造，双尖塔高耸庄严。步入教堂，高耸拱顶、精美彩绘玻璃窗，光影流转，静谧神圣。
+                <w:br/>
+                交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：打包早餐     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">华美达考拉奔山庄：The Kooralbyn Valley Resort或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                考拉奔-黄金海岸-布里斯本
+                悉尼经典一日游-/-深圳	航班：ZH816/22:10-05:05+1
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                【澳洲传统农场活动】（具体活动以庄园实际安排为准!）
-[...23 lines deleted...]
-                交通：专车
+                【邦迪海滩-约30分钟】
+                <w:br/>
+                澳大利亚著名的度假海滩之一，备受悉尼当地人欢迎，每年有大量的本地和国际盛事在此举行。在金色沙滩上漫步，或像当地人一样在海边晒晒太阳。海滩附近有很多时髦的冲浪商店、时尚店、露天咖啡馆、艺术画廊等，小资的漫步在这些时尚街道上也是个不错的选择。
+                <w:br/>
+                【无边泳池—外观-约10分钟】 
+                <w:br/>
+                无边泳池位于悉尼著名邦迪海滩，是澳洲比较适合拍照的海边泳池，全长50米的海水泳池不仅是晒日光浴的热门地点，更是邦迪海滩百年来的地标。
+                <w:br/>
+                【玫瑰湾-约30分钟】
+                <w:br/>
+                玫瑰湾是悉尼东区著名的高尚海滨郊区，位于悉尼中央商务区以东 7 公里处，坐落在悉尼港南岸，介于 Double Bay 和 Watson's Bay 之间，是悉尼少数能同时欣赏到悉尼歌剧院和悉尼海港大桥壮丽景色的地点之一。是悉尼举行各种各样展览，文艺表演和庆祝活动最集中的地方。2000年奥运会的会标也矗立于此。每逢盛大节日，这里还是观看烟火的好地方。
+                <w:br/>
+                【悉尼港特色渡轮-约20分钟】
+                <w:br/>
+                乘搭【悉尼港特色渡轮】畅游南半球最美丽的海湾【悉尼港】；于船上观赏【悉尼高级住宅区】、【屈臣氏湾】、【玫瑰湾】、【伊丽莎白湾】及欣赏悉尼港湾美景。
+                <w:br/>
+                【悉尼皇家植物园-约45分钟】
+                <w:br/>
+                坐拥水岸与悉尼歌剧院美景，是澳大利亚大陆上的“第一块农田（1788年）”。位于皇家植物园东北角的麦爵理夫人的座椅（Mrs. Macquarie’s Chair），据说麦爵里曾经受英国政府派遣在1810－1821年任澳大利亚总督，当总督回国述职时，留守在悉尼的夫人因思念而经常到望得见港湾入海口的“座椅”上翘首以望是否有来自于大英帝国的船队扬帆而来，带来她魂牵梦萦的丈夫。参观植物园中的【麦爵理夫人的座椅】，聆听这张石椅背后的动人传说，这里同时是欣赏并拍摄悉尼歌剧院及悉尼大桥的经典之站。
+                <w:br/>
+                【悉尼歌剧院 (外观约30分钟)】 外观悉尼歌剧院广场与悉尼歌剧院，品味这座20世纪最具特色的建筑之一的独特魅力，它形似洁白风帆的伫立在悉尼港边，被誉为20世纪具有特色的建筑之一，在2007年被联合国教科文组织评为世界文化遗产。也是澳大利亚的地标性建筑。
+                <w:br/>
+                【悉尼环形码头最美车站-约10分钟】
+                <w:br/>
+                紧邻悉尼海港大桥，可近距离观赏大桥的雄伟；环形码头也是拍摄海港大桥与歌剧院经典合影的最佳位置。
+                <w:br/>
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：东星斑生蚝海鲜养生     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">布里斯本：Holiday Inn Express Brisbane Central或同级豪华酒店  黄金海岸：Mercure Gold Coast Resort或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">航机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                布里斯本 -/- 广州	参考航班：CZ382/10:20-17:50
-[...3 lines deleted...]
-                交通：专车 飞机
+                深圳
+                <w:br/>
+                早上抵达机场，结束愉快旅程！！！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：航机上     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：航机上     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1405,51 +1379,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.	团队经济舱机票费用及境外机场税、航空燃油税
                 <w:br/>
                 2.	代办本次行程ADS团队签证费用
                 <w:br/>
                 3.	全程豪华酒店双人标准间住宿，澳洲新西兰部分酒店标间为大小床，属正常情况
                 <w:br/>
                 4.	团队行程期间的空调巴士接送费用
                 <w:br/>
                 5.	行程中标注包含的景点首道门票费用
                 <w:br/>
-                6.	团队用餐标准：除标准飞机餐外，早餐为酒店早餐或餐盒，午晚餐为中式桌餐8菜1汤（或特色餐及自助餐），特色餐以行程中标注为准。餐标午餐/晚餐35澳币/餐/人，11正7早
+                6.	团队用餐标准：除标准飞机餐外，早餐为酒店早餐或餐盒，午晚餐为中式桌餐8菜1汤（或特色餐及自助餐），特色餐以行程中标注为准。餐标午餐/晚餐35澳币/餐/人，8正5早
                 <w:br/>
                 7.	旅行社责任险。（旅游意外险不含，建议出行前自行按需购买个人出境旅游意外险！）
                 <w:br/>
                 8.    小孩收费：
                 <w:br/>
                 2-11周岁的小孩收费。含澳洲团队旅游签证费、提供机位、车位、餐位、景点及小费，不含酒店住宿床位，不含酒店早餐盒安排。
                 <w:br/>
                  12岁以下不占床小童收到成人价的90%团款，12岁以下占床小童收取成人价格；
                 <w:br/>
                 9.全程领队兼导游或司兼导服务费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1473,51 +1447,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.   个人旅游意外保险费、新冠保险和航空保险费；
                 <w:br/>
                 2.   行程表以外活动项目所需的费用； 
                 <w:br/>
                 3.   出入境行李的海关税、搬运费、保管费和超重；
                 <w:br/>
                 4.   酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
                 5.   其他私人性开支（护照办理费用、行程外的交通费、洗衣、电话、酒水、单房）；
                 <w:br/>
-                6.   其他未约定由旅行社支付的费用：单房差￥4200/人（7晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅；
+                6.   其他未约定由旅行社支付的费用：单房差￥2400/人（5晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅；
                 <w:br/>
                 特别备注：A：持ADS签证，旅途中不可离团；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2439,51 +2413,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>