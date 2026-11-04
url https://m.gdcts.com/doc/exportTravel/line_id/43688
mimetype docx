--- v1 (2026-10-07)
+++ v2 (2026-11-04)
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20261024E1UW</w:t>
+              <w:t xml:space="preserve">AA20261219E1UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -941,244 +941,242 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                红海-卢克索
-[...7 lines deleted...]
-                交通：旅游巴士
+                红海
+                <w:br/>
+                酒店早餐后，全天自由活动；您可尽情享受红海美丽地自然风光；蓝色的海洋，银白的沙滩，让您尽情领略异域风情。你可以参加推荐自费出海，或者乘坐 JEEP 车在戈壁沙漠驰骋。 
+                <w:br/>
+                【红海酒店自助晚餐均不含酒水饮料，客人如有需要须另外付费。部分酒店饮料机旁无警示标志，请详询酒店服务生或导游】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">卢克索五星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海海滨当地五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                卢克索-红海
-[...9 lines deleted...]
-                  午餐后，乘车前往赫尔格达（车程约3.5小时），入住酒店。
+                红海-卢克索
+                <w:br/>
+                酒店早餐，后根据当天的行程安排，乘车前往卢克索（车程约3.5小时）。
+                <w:br/>
+                 抵达后乘坐努比亚民族特色马车夜游卢克索城区（约15分钟），（特别提醒：乘坐马车时上下车请注意安全，马车未停稳之前切勿作出跳车或相关危险动作！按照国际惯例，需每人支付车夫1美金小费 ） 后入住酒店。
+                <w:br/>
+                今日亮点：【卢克索】王朝的都城，至今已有四千多年的历史，据说当时的底比斯人烟密、广厦万千，城门就有 一百座，荷马史诗中把这里称为“百门之都”。历代法老在这里兴建了无数的神庙、宫殿和陵墓。经过几千年的岁月，昔日宏伟的殿堂庙宇都变成了残缺不全的废墟，但人们依然还是能够从中想见它们当年的雄姿，它是古埃及文明高度发展的见证。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：尼罗河观景餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">红海海滨当地五星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                红海
-[...3 lines deleted...]
-                【红海酒店自助晚餐均不含酒水饮料，客人如有需要须另外付费。部分酒店饮料机旁无警示标志，请详询酒店服务生或导游】
+                卢克索-红海
+                <w:br/>
+                前往世界最大的神庙群—【卡纳克神庙】（入内参观约 1.5 小时），该神庙是供奉历代法老王之地，神庙建筑法则及其布局之严谨，令人叹为观止；是古埃及帝国遗留的最壮观的神庙，因其浩大的规模而闻名世界，仅保存完好的部分占地就达30多公顷。庙内的柱壁和墙垣上都刻有精美的浮雕和鲜艳的彩绘，它们记载着古埃及的神话传说和当时人们的日常生活。此外，庙内还有闻名遐迩的方尖碑和法老及后妃们的塑像。
+                <w:br/>
+                  外观参观【卢克索神庙】（外观约10分钟）这座古埃及新王国时期神庙建筑的巅峰之作，是古埃及第十八王朝的第九位法老阿蒙霍特普三世祭奉太阳神阿蒙神以及阿蒙神的妻子穆特、儿子月亮神而修建的。经拉美西斯二世扩建后更显恢宏
+                <w:br/>
+                  乘坐费卢卡（Felucca）帆船（约20分钟），畅游尼罗河。尽情的体验小帆船在尼罗河中自由自在的前行，摇曳其中，其乐无穷,前往香蕉岛体验卢克索的淳朴民风!(温馨提示：费卢卡(Felucca 靠风力行驶，如遇到无风天气，将改为电力船，按照国际惯例，需每人支付车夫1美金小费)。 
+                <w:br/>
+                  中午特别安排享用【卢克索尼罗河边观景餐厅特色餐】。
+                <w:br/>
+                  午餐后，乘车前往赫尔格达（车程约3.5小时），入住酒店。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：尼罗河观景餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">红海海滨当地五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -3069,51 +3067,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>