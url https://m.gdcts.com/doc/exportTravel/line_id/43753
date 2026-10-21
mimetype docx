--- v0 (2026-09-30)
+++ v1 (2026-10-21)
@@ -1446,51 +1446,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                自费项目/购物说明：本线路无导游安排的自费游览项目, 协议入2店
+                自费项目/购物说明：本线路无导游安排的自费游览项目, 协议入1店
                 <w:br/>
                 <w:br/>
                 报名须知: 
                 <w:br/>
                 1.此线路最低成团人数16人，如收客数不足16人时，本公司会提前5天更改线路出行或延期或退回所交团款，旅行社不承担违约责任。如不足16人时出团，我社将安排优秀领队兼地接导游。★团队人数我司会以旅游车辆的坐位数合理分配，散拼团不得对团队人数提出异议。★不足9人时将会安排小车，不派领队。
                 <w:br/>
                 2.日本当地导游均以中文国语为主,请于报名时说明,若最终确认的导游讲解语言不能满足部份客人需要,将由我司专业领队负责翻译及介绍, 敬请见谅!
                 <w:br/>
                 3.由于日本国情的关系,日本酒店的床相对都较小,带儿童睡一张床可能会带来不便,请酌情考虑;6周岁以下可以不占床，可享不占床小童价（成人价的85%），6周岁以上必须占床大小同价。若一成人带一未满6周岁儿童参团，则小童应占床为宜。若你选择1名成人携带1名6周岁以下儿童,且儿童为不占床,房间内会有另外一名成人或相同情况(1名成人+1名不占床儿童)的客人入住;敬请留意。
                 <w:br/>
                 4.全程酒店正常情况下均为两人一标间，如报名时未提前告知，我社将自动安排您与其他同性别客人拼住。如遇团队中出现单男或单女，在客人不愿补单房差的情况下，我司有权拆夫妻或者安排组合酒店房间住宿。由于日本国资源有限，如所安排酒店旺季或标间爆满，我公司有可能安排两家酒店或会自动提升为单人房给各位客人（每人一间），不加收任何费用，在此告知。
                 <w:br/>
                 5.客人如需要求享受单人房，我社将加收单人房差（日本单人房非大床或双床单住），单人间房型（房间内只有一张90cm-110cm不等的单人床）。
                 <w:br/>
                 6.为了保证游客的旅行安全，18岁以下未成年人需要至少一名成年旅客陪同。本社不接受没有与父母任何一方一同参团出行的18岁以下未成年人报名。
                 <w:br/>
                 7.由于接待条件有限，不接受孕妇及80周岁以上无子女或直系亲属同行的人士参团。
                 <w:br/>
                 8.65周岁以上人士，有特殊疾病或病史的客人参团，请报名前务必告知旅行社，此类客人参团需签免责协议，亲人陪同，以及购买含海外紧急救援的意外保险，敬请配合！！
                 <w:br/>
                 9.①中国香港/中国澳门往返的航班，非中国内地护照整团4人以下(含4人）加收500/人，4人以上加收800/人（因为要根据整团的非中国内地护照人数而定，航司规定不能超过20%，超过要加收1500-2000元/人）（注意：复活节，圣诞节非中国内地护照报名人数较多，报名前需要另询）
                 <w:br/>
                    ②深圳或广州往返的航班，港澳台护照加收500元/人地接附加费，持外籍护照加收1000元/人地接附加费。
                 <w:br/>
                 特别说明：
@@ -1674,51 +1674,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>