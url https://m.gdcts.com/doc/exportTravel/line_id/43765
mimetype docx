--- v0 (2026-09-21)
+++ v1 (2026-10-11)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【特惠 欧洲九国FCOBRU】德国+法国+瑞士+意大利+奥地利+列支敦士登+荷兰+比利时+卢森堡13天（海航深圳起止）|风车村|含全餐|法式烤鸡餐|巴黎网红特色越南粉Pho|新天鹅堡|卢浮宫入内|巴黎连住行程单</w:t>
+        <w:t xml:space="preserve">【特惠 欧洲九国FCOBRU】德国+法国+瑞士+意大利+奥地利+列支敦士登+荷兰+比利时+卢森堡13天（海航深圳起止，重庆出境）|风车村|含全餐|法式烤鸡餐|巴黎网红特色越南粉Pho|新天鹅堡|卢浮宫入内|巴黎连住行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">HC20260920THJG</w:t>
+              <w:t xml:space="preserve">HC20261009THJG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -573,51 +573,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳
+                深圳-(飞机)-重庆
                 <w:br/>
                 ●【团队集合】,怀着轻松愉快的心情，行囊中装满无限憧憬，踏着轻快的脚步。团友指定时间自行前往机场集中，搭乘国际航班飞往欧洲。( 备注：具体集中时间，地点以出团通知书为准)。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -649,57 +649,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳-(飞机)-罗马-(大巴约270公里)-佛罗伦萨
+                重庆-(飞机)-罗马-(大巴约270公里)-佛罗伦萨
                 <w:br/>
                 参考航班：
                 <w:br/>
-                HU437  深圳宝安国际机场 T3 -  罗马菲乌米奇诺国际机场 （FCO） T3  01:30/08:35 
-[...1 lines deleted...]
-                参考航班：HU437  SZX / FCO  0145/0835
+                HU7991  重庆江北机场 T3 -  罗马菲乌米奇诺国际机场 （FCO） T3  02:25/07:05 
                 <w:br/>
                 ●【罗马】（游览不少于1小时30分钟）,罗马不是一天造成的，这是个伟大的历史名城，也是世界各地对历史文明有兴趣游客寻古探幽的好地方，不仅保留了原罗马帝国时代的遗物，更保存现代“罗马假日”的风味。
                 <w:br/>
                 ●【古罗马废墟】外观,昔日古罗马帝国的中心，是现存世界最大面积的古罗马废墟，建有无数的宫殿和建筑群，现在却只剩下颓垣败瓦。
                 <w:br/>
                 ●【古罗马斗兽场】外观,是古罗马帝国专供奴隶主、贵族和自由民观看斗兽或奴隶角斗的地方，建于72-80年间，是古罗马文明的象征，它的占地面积约2万平方米，可以容纳近九万人数的观众。
                 <w:br/>
                 ●【君士坦丁凯旋门】外观,修建于公元312年，虽经历了2000年的风风雨雨，却是罗马现存凯旋门中最新的一座，它是为庆祝君士坦丁大帝于公元312年彻底战胜他的强敌马克森提，并统一帝国而建的，上方的浮雕板是当时从罗马其它建筑上直接取来的，主要内容为历代皇帝的生平业绩。
                 <w:br/>
                 交通：飞机 大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1495,57 +1493,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                布鲁塞尔-(飞机)-深圳
+                布鲁塞尔-(飞机)-重庆-(飞机)-深圳
                 <w:br/>
                 参考航班：
                 <w:br/>
-                HU760  布鲁塞尔机场 (BRU)  - 深圳宝安国际机场 T3  11:50/05:00+1 
-[...1 lines deleted...]
-                参考航班： HU760  BRU / SZX  1150/0500 + 1
+                HU470  布鲁塞尔机场 (BRU)  - 重庆江北机场 T3  11:55/05:00+1 
                 <w:br/>
                 ●【返回国内】,愉快的旅行程结束，乘车前往机场，办理退税等离境手续，搭乘国际航班返回国内。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -4188,51 +4184,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>