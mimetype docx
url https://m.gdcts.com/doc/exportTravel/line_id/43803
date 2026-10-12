--- v0 (2026-09-22)
+++ v1 (2026-10-12)
@@ -565,53 +565,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发--南平静修小镇-午餐—岭南红叶世界—新丰新盟温德姆花园酒店—自助晚餐
-[...1 lines deleted...]
-                早上于指定地点时间集中，乘车前往从化南平静修小镇赏柿子，隐于竹林果树之间，建于山水溪流之旁，藏隐深山，却又不绝于人世！远离城市的喧嚣，在这个静谧的小镇享受休闲时光~~(柿子只供观赏，不可任意采摘，柿子会因天气原因而掉落，柿子视天气而定，敬请留意，旅行社不作赔偿）。后前往餐厅享用午餐：农家风味宴，后前往新丰【岭南红叶世界】（含景区大门票，不含游园观光车30元/人，不含天空之城观光车30元/人）着力打造集观光、休闲、运动、体验、度假于一体的国家5A级旅游区，一个可供游人春可采茶赏枫、夏可观星避暑、秋摘果、看红叶、冬观雾凇、赏挂冰的休闲度假圣地。岭南红叶世界有“广东香格里拉”之称，位于广东省韶关市新丰县黄磜镇茶峒村青云山脉，岭南红叶世界是一个3600多亩原生态开发旅游区。岭南红叶世界它所处的山脉——青云山，平均海拔1000米左右，因特殊的地理位置，这里每年的云海可达到90天，比中国五大名山的云海天数还要多。也是摄影爱好者们拍日出、日落和云海的摄影天堂。（注：红叶最佳观赏期3-4月，9-12月，云海最佳观赏期1-6月，11-12月、日出日落最佳观赏期5-12月、雾凇冰挂1-2月 。枫叶会随气候变化而变化，以景区为准，旅行社不作赔偿）客人于景区尽情游览观光，打卡古风石桥，参观梦幻泡泡屋体验透明玻璃房子，畅游山野超长滑梯、打卡网红观景台 ，游玩《霍比特人小屋》。翠绿的山坡上点缀着明镜般的湖泊，霍比特人居住的半圆形地洞木屋散落其间，连同山间小道、篱笆和花园，构成了一幅带着奇幻味道的惬意田园画卷。打卡高山有机茶园，在青云山脚下的新丰县黄礤镇茶峒村有着悠久的茶叶历史，清朝至今还流传着“嘉靖皇帝赐名茶洞，三叶雪耳香飘京都”的传说，岭南红叶世界的三叶雪高山茶更为茶峒村一代出品之最。到了采茶季还可以安排茶叶采摘，逛茶园后可前往高山牧场《咩咩谷》游玩 ，有羊陀，小羊等等可爱小动物在园里嬉戏。后前往【韶关新丰·新盟温德姆花园酒店】入住，是一家按国际五星级标准建造，集客房住宿、温泉养生、休闲度假、餐饮美食、会议会务、康体娱乐、亲子娱乐拓展于一体的度假型酒店。酒店坐落于风景秀丽的韶关市新丰县一屋一汤、私享温泉体验，建筑面积7万平方米，地理位置优越，交通便利。酒店拥有空中温泉泡池及无边际恒温泳池，酒店客房共有514间，面积从46至100平方米不等，每间房都带私家泡池，配备智能语音控制系统。简约轻奢的设计理念，打造出舒适且富有现代感的空间。
+                出发--南平静修小镇-午餐—新丰新盟温德姆花园酒店—自助晚餐
+                <w:br/>
+                早上于指定地点时间集中，乘车前往从化南平静修小镇赏柿子，隐于竹林果树之间，建于山水溪流之旁，藏隐深山，却又不绝于人世！远离城市的喧嚣，在这个静谧的小镇享受休闲时光~~(柿子只供观赏，不可任意采摘，柿子会因天气原因而掉落，柿子视天气而定，敬请留意，旅行社不作赔偿）。后前往餐厅享用午餐：农家风味宴，后前往【韶关新丰·新盟温德姆花园酒店】入住，是一家按国际五星级标准建造，集客房住宿、温泉养生、休闲度假、餐饮美食、会议会务、康体娱乐、亲子娱乐拓展于一体的度假型酒店。酒店坐落于风景秀丽的韶关市新丰县一屋一汤、私享温泉体验，建筑面积7万平方米，地理位置优越，交通便利。酒店拥有空中温泉泡池及无边际恒温泳池，酒店客房共有514间，面积从46至100平方米不等，每间房都带私家泡池，配备智能语音控制系统。简约轻奢的设计理念，打造出舒适且富有现代感的空间。
                 <w:br/>
                 约18：00享用丰富自助晚餐。自由浸泡温泉，酒店赠送暖心宵夜。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -643,58 +643,60 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐—自由活动-午餐自理-返程
-[...1 lines deleted...]
-                早餐后自由活动；可自由参观【无边际游泳池】360度无边游泳池位于酒店五楼，拥有着享受日光浴的绝佳位置，可尽情陶醉于此时的自然景观和蝉声鸟叫，远离凡俗尘世。（如因天气原因不开放，不作提前通知） ，自理午餐，后约13:00 集中返程，结束愉快的旅程。
+                早餐—岭南红叶世界-午餐自理-返程
+                <w:br/>
+                早餐后，前往新丰【岭南红叶世界】（含景区大门票，不含游园观光车30元/人，不含天空之城观光车30元/人）着力打造集观光、休闲、运动、体验、度假于一体的国家5A级旅游区，一个可供游人春可采茶赏枫、夏可观星避暑、秋摘果、看红叶、冬观雾凇、赏挂冰的休闲度假圣地。岭南红叶世界有“广东香格里拉”之称，位于广东省韶关市新丰县黄磜镇茶峒村青云山脉，岭南红叶世界是一个3600多亩原生态开发旅游区。岭南红叶世界它所处的山脉——青云山，平均海拔1000米左右，因特殊的地理位置，这里每年的云海可达到90天，比中国五大名山的云海天数还要多。也是摄影爱好者们拍日出、日落和云海的摄影天堂。（注：红叶最佳观赏期3-4月，9-12月，云海最佳观赏期1-6月，11-12月、日出日落最佳观赏期5-12月、雾凇冰挂1-2月 。枫叶会随气候变化而变化，以景区为准，旅行社不作赔偿）客人于景区尽情游览观光，打卡古风石桥，参观梦幻泡泡屋体验透明玻璃房子，畅游山野超长滑梯、打卡网红观景台 ，游玩《霍比特人小屋》。翠绿的山坡上点缀着明镜般的湖泊，霍比特人居住的半圆形地洞木屋散落其间，连同山间小道、篱笆和花园，构成了一幅带着奇幻味道的惬意田园画卷。打卡高山有机茶园，在青云山脚下的新丰县黄礤镇茶峒村有着悠久的茶叶历史，清朝至今还流传着“嘉靖皇帝赐名茶洞，三叶雪耳香飘京都”的传说，岭南红叶世界的三叶雪高山茶更为茶峒村一代出品之最。到了采茶季还可以安排茶叶采摘，逛茶园后可前往高山牧场《咩咩谷》游玩 ，有羊陀，小羊等等可爱小动物在园里嬉戏。 ，自理午餐，后集中返程，结束愉快的旅程。
                 <w:br/>
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
                 此赏柿子/枫叶线路，旅行社根据往年景区最佳时期预先开发出团班期，但柿子/枫叶效果，容易受到温度、空气、水份等不可控因素影响对欣赏效果出现偏差。当此情况发生时为准，旅行社不作任何赔偿。敬请谅解。
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1155,51 +1157,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-23</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-13</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>