--- v0 (2026-09-24)
+++ v1 (2026-10-24)
@@ -958,69 +958,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巴黎- 25km -凡尔赛宫 - 25km- 红孩儿市集 - 3.5km - 巴黎东站 -高铁（巴黎 → 斯特拉斯堡 ）- 大巴70km - 科尔马
+                巴黎 — 25km — 凡尔赛宫 — 25km — 巴士底市集 — 3.5km — 巴黎东站 — 高铁（巴黎 → 斯特拉斯堡 ）— 大巴70km — 科尔马｜
                 <w:br/>
                 参考班次：Gare de l'Est- Strasbourg  15:21-17：07（火车班次仅供参考，请以实际安排为准）
                 <w:br/>
                 酒店早餐后，乘车前往位于巴黎西南郊的凡尔赛宫（Palace of Versailles）*（入内参观含持牌中文官导讲解，约1.5小时，周一闭馆），这座始建于1624年的宫殿是欧洲最宏伟的宫廷建筑群，1979年列入联合国教科文组织世界文化遗产。穿行于镜厅（Galerie des Glaces）——73米长廊镶嵌357面镜子，水晶吊灯与穹顶油画交相辉映，是凡尔赛最负盛名的空间；参观国王寝宫与王后寝宫，感受波旁王朝的奢华日常。
                 <w:br/>
-                返回巴黎市区，前往位于玛黑区中心的红孩儿市集（Marché des Enfants Rouges）（营业时间:周二，周三，周五，周六 8:30-20:30/周四 8:30-21:30/ 周日 8:30-17:30）这是巴黎最古老的室内市场，由路易十三于1615年下令修建，名称源于原址上一所17世纪孤儿院——院中孤儿身着红色衣裳，是当时慈善机构的标志。1982年被列为历史古迹，拥有21个美食摊位，是玛黑区上班族的“公共食堂”。
-[...11 lines deleted...]
-                （备注：以上美食仅为推荐，具体美食按照当天摊位供应为准，市集内没有正式座位服务，需在摊位排队点餐后在公共长桌享用，这是一次融入巴黎本地生活的难得机会）
+                返回巴黎市区，前往巴士底市集 Marché Bastille，位于巴黎11 区、巴黎规模最大、人气最高的露天市集，就在巴士底广场北侧的Richard Lenoir 大道中央隔离带，背景就是巴士底广场七月纪念柱，是体验巴黎本地烟火气的必访地。开市（一年只有周四、周日，其余时间无市集，周四：07:00–14:30，周日：07:00–15:00）午餐（自理，约1.5小时）
+                <w:br/>
+                （备注：市集内没有正式座位服务，需在摊位排队点餐后在公共长桌享用，这是一次融入巴黎本地生活的难得机会）
                 <w:br/>
                 指定时间集中乘车前往巴黎东站（Gare de l‘Est），办理登车手续，搭乘TGV高铁前往斯特拉斯堡。
                 <w:br/>
                 后乘车前往科尔马，晚餐安排豪华中日式自助餐。
                 <w:br/>
                 晚餐后入住酒店。
                 <w:br/>
                 交通：巴士+高铁
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2295,51 +2285,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>