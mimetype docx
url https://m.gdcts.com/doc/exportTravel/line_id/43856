--- v0 (2026-10-05)
+++ v1 (2026-10-26)
@@ -347,82 +347,69 @@
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【广州/深圳-乌鲁木齐】 
                 <w:br/>
                 国内段：以航司批复为准（待定）
                 <w:br/>
+                【特别注意】全国各地联运费用价格另询，行程报价不含联运费用，请悉知。
+                <w:br/>
                 【乌鲁木齐-塔什干】
                 <w:br/>
                 国际段：CZ6029 起飞23:50-抵达23:55 飞行时间约 2h55min
                 <w:br/>
                 【塔什干-阿拉木图】
                 <w:br/>
                 参考航班：HY/KC 1455-1625/2040-2210 飞行时间约1.5H
                 <w:br/>
                 【阿拉木图-乌鲁木齐】
                 <w:br/>
                 国际段：CZ6012 起飞20:40-抵达01:25+1 飞行时间约2h50min
                 <w:br/>
                 【乌鲁木齐-广州/深圳】 
                 <w:br/>
                 国内段：以航司批复为准（待定）
                 <w:br/>
-                <w:br/>
-[...14 lines deleted...]
-                7、客人自愿放弃联运自行前往乌鲁木齐，是否补机票差价以航司批复为准，放弃联运无退费，额外费用自理。
+                【特别注意】全国各地联运费用价格另询，行程报价不含联运费用，请悉知。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1363,67 +1350,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                *往返机票，现时机税及燃油附加费
-[...15 lines deleted...]
-                7、客人自愿放弃联运自行前往乌鲁木齐，是否补机票差价以航司批复为准，放弃联运无退费。）
+                *往返国际段及境外内陆机票，现时机税及燃油附加费
                 <w:br/>
                 *六晚4星酒店，一晚乌鲁木齐中转酒店(以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从
                 <w:br/>
                 *行程表所列的团队餐费（不含酒水）； 当地正餐、当地特色午餐、中式团餐；(特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解
                 <w:br/>
                 *行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)
                 <w:br/>
                 *签证：是否准出入境，是有关部门的权利，如因游客自身原因，不准出入境而影响行程的，团队费用损失由游客
                 <w:br/>
                 自行承担
                 <w:br/>
                 *门票：行程中所包含的首道门票，行程表中标明的景点游览顺序和停留时间仅供参考
                 <w:br/>
                 *保险：旅行社责任险，中国大陆护照中国境外旅游意外险（70周岁以下人群）
                 <w:br/>
                 *饮用水：每人每天1瓶矿泉水
                 <w:br/>
                 *中文领队及中文地接导游服务
                 <w:br/>
                 *境外司陪人员服务费全程RMB2000元/人
                 <w:br/>
                 （如遇临时退团需团费+杂费=总团费，为基数进行计算，敬请知悉。
                 <w:br/>
                 备注：如遇到退团，当团费计算退团日期损定比例与旅游法同款约定有计算比例等冲突的，因线路不同情况特别明确以此条款为准，敬请报名时认真阅读;因旅游者自身原因退团的，已缴纳的杂费不予退还。旅游者退团后，我司仅能提供机票订票记录、境外地接社证明，无法提供酒店、火车、巴士等分项费用明细，旅游者对此已充分知晓并同意。）
               </w:t>
@@ -1453,51 +1424,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等
                 <w:br/>
-                2.居住地至国内机场往返交通费
+                2.国内出发地至乌鲁木齐往返机票（价格另询），居住地至国内机场往返交通费
                 <w:br/>
                 3.单房差￥2200元/人，不设自然单间
                 <w:br/>
                 4.如战争、台风、罢工等一切不可抗拒因素所引致的额外费用
                 <w:br/>
                 5.涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1576,50 +1547,87 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">单房差￥2200元/人，不设自然单间</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">机票</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">华南地区：广东/广西/海南/福建，联运含税参考价格：980元/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
@@ -2020,50 +2028,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 收客年龄提示：
                 <w:br/>
                 A）报价仅适用持中国护照。港澳台人士或外国护照人士需请详询护照类别是否可接待参团,出入境国相关签证自理。整团其他护照价格另询。
                 <w:br/>
                 B)小孩收费：5周岁以上小童须按小童占床价格报名。同行二人中一人为未满5周岁小童时,小童也须按小童占床价报名,不可与成人使用单人间拼住也不可与其他不同行客人共享双标间拼住。如:一位家长带一位小童参团,则小童应占床为宜,如家庭有单出一人拼住,则以旅行社安排为宜，否则自行承担房间差价。
                 <w:br/>
                 C)婴儿收费：2周岁以下（不含2周岁）的婴儿收费根据航司政策另行报价收费，婴儿报价收费不提供机位、车位、餐位、床位及景点费用。
+                <w:br/>
+                <w:br/>
+                备注：国内出发地至乌鲁木齐往返交通价格另询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2104,51 +2115,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>