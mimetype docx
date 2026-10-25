--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -1302,68 +1302,63 @@
                 <w:br/>
                 2、旅游车
                 <w:br/>
                 当地用车将根据团队人数安排4—27座旅游车，保证每人1正座；
                 <w:br/>
                 此线路因山路较多且地理环境较特殊，只适用底盘较高国产旅游车，故座位间隔可能未如理想；高原行车，汽车容易出故障，途中可能会安排检修，敬请谅解。
                 <w:br/>
                 3、住宿
                 <w:br/>
                 入住行程中标注酒店标准双人房(每成人每晚一个床位，具体入住酒店以实际安排为准)；
                 <w:br/>
                 如遇单人请补单房差（全程酒店补单房差  元；12岁以上成人不占床位不退房费）；
                 <w:br/>
                 由于当地气候较为凉爽及生活习惯，西藏酒店客房均无空调，敬请知悉！
                 <w:br/>
                 4、用餐
                 <w:br/>
                 全程含13正7早，早餐酒店含（未用早餐不退费用）；
                 <w:br/>
                 正餐 50元/成人（小孩餐费半价），正餐八菜一汤 (10-12人/桌)；
                 <w:br/>
                 5、门票
                 <w:br/>
                 不含园中园及自费项目。赠送项目的门票若有不参加，费用不退！不含园中园及自费项目。赠送项目的门票若有不参加，费用不退！此行程中所有景点门票已按冬游西藏门票免票政策，若不参加，无门票费用可退！！！
                 <w:br/>
-                <w:br/>
                 6、导游
                 <w:br/>
-                当地导游服务（自行活动期间除外），此团不派全陪。
+                8人以上安排当地导游服务（自行活动期间除外），8人以下不安排地接导游，此团不派全陪。
                 <w:br/>
                 7、儿童
                 <w:br/>
-                （12周岁以下）含往返机票、车位、早餐、半价餐费、导服费；住宿不占床位，不含所有景点门票；
-[...1 lines deleted...]
-                小孩超高门票客人自行现补门票差价；赠送项目的门票若有不参加，费用不退！
+                （12周岁以下）含往返机票、车位、早餐、半价餐费、导服费；住宿不占床位，不含所有景点门票；如产生现补门票；赠送项目的门票若有不参加，费用不退！
                 <w:br/>
                 8、成行标准：
                 <w:br/>
-                1、6--10人，用11-15座车，正常八菜一汤； 
-[...3 lines deleted...]
-                3、17人以上，用19座车以上，正常八菜一汤。
+                1、4-6人，用4-9座车，不含餐，不派地接导游，不退任何费用；
+                <w:br/>
+                2、8--10人，用11-15座车，正常八菜一汤；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1970,51 +1965,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>