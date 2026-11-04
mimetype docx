--- v0 (2026-10-10)
+++ v1 (2026-11-04)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">爱尚腾冲 芒市往返早对晚5天银兴版行程单</w:t>
+        <w:t xml:space="preserve">【爱尚腾冲】 芒市往返早对晚5天丨芒市大金塔丨大银塔丨银杏村丨热海景区丨和顺古镇行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -407,52 +407,50 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 行程亮点：
                 <w:br/>
                 ★直飞航班： 广州-芒市CZ2025/0740-1055  芒市-广州CZ6500/2155-0015
                 <w:br/>
                 ★品质保证：一价全含0自费，纯玩品质收客无忧
                 <w:br/>
                 ★特别赠送：南甸伴山温泉&amp;感受天然温泉SPA，沉浸式解锁山野暖汤治愈时光（自备泳衣）
                 <w:br/>
                         热海景区VIP速通电瓶车，免排队省心游览
                 <w:br/>
                 免费体验天然温泉足浴+古法养生拔水罐，舒缓旅途疲惫
                 <w:br/>
                             银杏村限定音乐下午茶（下午茶+乐队歌手演唱+非洲手鼓教学）
                 <w:br/>
                 银杏村便装旅拍，定格秋日金色浪漫（每个家庭4-5张精修电子照片）
-                <w:br/>
-                ★住宿升级：精选网评3晚4钻住宿+特别升级1晚南甸伴山温泉酒店
                 <w:br/>
                 ★金色童话：3000多棵古银杏被秋天染成金色，银杏村像被阳光住满了
                 <w:br/>
                 ★温泉奇观：【热海景区】--大滚锅、珍珠泉、蛤蟆嘴、美女池、鼓鸣泉、怀胎井等奇观
                 <w:br/>
                 ★文明奇观：【勐焕大金塔】--堪称中国第一金佛塔，亚洲第一空心佛塔
                 <w:br/>
                 ★魅力古镇：【和顺侨乡】--“中国十大魅力名镇周之首“，青砖古巷、侨韵悠长，藏着滇西最温柔的烟火与岁月沉淀
                 <w:br/>
                 ★文化景观：【一寨两国】缅甸的母鸡到中国来下蛋，中国的瓜藤爬到缅甸去结果
                 <w:br/>
                 ★特色美食：【腾药宴】--是将中药与食材相结合的补益养生膳食
                 <w:br/>
                 【孔雀宴】--将原来傣味的制作方式以孔雀形象的造型呈现在食客的面前
                 <w:br/>
                 【铜瓢牛肉】--火锅采用老式的风炉，不用煤气或是电磁炉，而是原生态烧环保炭烹煮
                 <w:br/>
                 【银杏宴】--把腾冲的金色秋天端上餐桌，每一口都是时光的味道
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -587,421 +585,411 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第一天：广州→飞机→芒市接机→千佛大银塔→勐焕大金塔→傣族古镇→芒市广场
+                广州→飞机→芒市接机→千佛大银塔→勐焕大金塔→傣族古镇→芒市广场
                 <w:br/>
                 上午：请贵宾于广州白云国际机场集合乘机（参考航班：广州-芒市CZ2025/0740-1055）飞往滇西边境的”黎明之城”——芒市，接机。享用午餐。
                 <w:br/>
                 下午：游览芒市纯白色的浪漫——【千佛大银塔】（游约40分钟），在云南德宏，藏了座“泰姬陵”，在风铃声中闪闪发光，以纯白色为主色调的银塔，显得十分安静平和，外观是傣王 宫的建筑风格，很有有异域风情，置身银白色调的景观建筑氛围，圣洁庄严，纯色无染，人与景相融，树与花交相辉映，不论白天还是夜晚，不论用相机还是手机拍摄，随手一拍便是一幅幅佳作。游览芒市的信仰坐标——【勐焕大金塔】（游约40分钟）该塔堪称中国第一金佛塔，亚洲第一空心佛塔，属南亚傣王宫的建筑风格，有着深厚的民族文化内涵，是芒市地区一个十分醒目的标志性建筑。
                 <w:br/>
                 接着前往国家4A级旅游景区芒市【傣族古镇】（游60分钟），古镇内，你可以亲手体验傣族传统手工艺，感受指尖流淌的文化温度；或是换上傣族服饰，化身傣家儿女，在竹楼前留下一抹倩影。论是白天的古朴宁静，还是夜晚的灯火阑珊，傣族古镇都像一幅流动的画卷，让人流连忘返。【芒市广场】芒市，傣语为“黎明之城”，是中华人民共和国云南省德宏傣族景颇族自治州州府所在地，是一个典型的以傣族、景颇族、德昂族、阿昌族、僳僳族为主的少数民族边境县市。芒市广场就位于该城市之中。芒市民族风情浓郁，景色秀丽，被国内外誉为“孔雀之乡”、“黎明之城”，是历代皇宫贡米“遮放米”的故乡。那里正上演着更震撼的文化盛宴，国家级非物质文化遗产“目瑙纵歌”开启常态化夜间展演。每晚19:30至21:00，在瑙双、瑙巴的带领下，身着盛装的各族群众与八方来客肩并肩、同踩鼓点，木鼓与铓锣的铿锵节奏响彻广场。目瑙示栋高耸矗立，长刀与彩扇在灯光下交织翻飞，万人同舞的磅礴气势消融了所有民族与地域的界限，让白日的旅途奔波在这“天天有约”的非遗狂欢中化为酣畅淋漓的心灵共振。
-                <w:br/>
-                餐饮：早餐×│午餐：孔雀宴│晚餐×      住宿：芒市
                 <w:br/>
                 到达城市：云南省
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：孔雀宴     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">芒市橙市星驹酒店、雅斯特酒店、浩枫温德姆、圣水湖畔、云雾酒店、柏亚酒店、香莱华、玉景潭或同级</w:t>
+              <w:t xml:space="preserve">芒市橙市星驹酒店、雅斯特酒店、浩枫温德姆、圣水湖畔、云雾酒店、柏亚酒店、香莱华、玉景潭或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第二天：芒市→瑞丽一寨两国→姐告国门→入住南甸伴山温泉酒店
-[...1 lines deleted...]
-                第二天：芒市→瑞丽一寨两国→姐告国门→入住南甸伴山温泉酒店
+                芒市→瑞丽
+                <w:br/>
+                芒市→瑞丽一寨两国→姐告国门→入住南甸伴山温泉酒店
                 <w:br/>
                 上午：酒店自助早餐。芒市汽车前往瑞丽（约1.5小时车程），抵达后游览国家 AAA 级景区、著名的中缅边境 71 号界碑所在地【一寨两国】（参观约1.5小时）参观傣族村寨，国境线将一个傣族村寨一分为二 ，成为典型的“一个寨子两个国家”地理奇观，村里的老百姓语言相通，习俗相同，他们同走一条路，共饮一井水，同赶一场集，和睦相处，世代传承，见证着友好的中缅友谊和源远流长的胞波情谊。闻名的“缅甸的母鸡到中国来下蛋，中国的瓜藤爬到缅甸去结果”特别景观指的也是这里。游览【姐告国门】（车程约30分钟，游览约30分钟）中缅姐告国门口岸为国家级的边贸口岸，是中国对缅贸易陆路通道最繁忙的地区之一，姐告口岸分为三座宏伟建筑，依边境而建，中间为主国门，右边为货物通道，左边为人员通道，三条通道共同构成了瑞丽姐告口岸的“一国门两通道”，雄伟壮观、气势恢宏，是来德宏必打卡点之一。
                 <w:br/>
                 下午：车赴梁河，入住梁河【南甸伴山温泉酒店】，是云南滇西新晋的森林温泉度假目的地，被住客评价为“半山藏古院，满眼青山流云”。酒店依山而建，建筑采用南宋风格合院设计，青砖碧瓦、红门铜锁，与周围山林融为一体。森林覆盖率极高，空气清新，是名副其实的天然氧吧！依托93℃高热自涌偏硅酸泉水，经检测为可直接饮用的理疗级温泉水。房间户户推窗见景，以中式古典木作为主，风格沉稳雅致。住客评价普遍称赞“环境清幽、服务贴心、性价比高！在这里您可以放松的体验天然温泉，洗去一身的疲惫（自备泳衣、泳裤）。
                 <w:br/>
                 特别提示：如遇南甸伴山温泉酒店温泉酒店会议/政府征用/满房等无资源情况，则酒店换为同级别酒店，带来不便，敬请谅解。
-                <w:br/>
-                餐饮：早餐√│午餐√ │晚餐√  住宿：梁河
                 <w:br/>
                 到达城市：梁河县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐40/人     晚餐：团餐40/人   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">梁河南甸伴山泉酒店、梁河金塔温泉酒店或同级</w:t>
+              <w:t xml:space="preserve">梁河南甸伴山泉酒店、梁河金塔温泉酒店或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第三天：热海公园VIP套餐→银杏村→住腾冲
-[...1 lines deleted...]
-                第三天：热海公园VIP套餐→银杏村→住腾冲
+                腾冲
+                <w:br/>
+                热海公园VIP套餐→银杏村→住腾冲
                 <w:br/>
                 上午：酒店自助早餐。后游览国家级三大地热公园【热海公园】（车程约30分钟，赠送速通VIP电瓶车礼遇、天然足浴、古法养生拔水罐体验）——这不是一次普通游览，是一场以大地体温为名的身心疗愈。深入热海，VIP电瓶车为您省去步履之劳，穿行于氤氲蒸汽之间。停驻大滚锅畔，感受96℃地热泉涌的磅礴生命力。尊享天然地热足浴，让富含多种矿物质的温泉水浸润足底，驱散旅途疲惫。体验传承千年的古法拔水罐，借地热之气疏通经络，在热气蒸腾中完成一次身心的深度对话。在这里你还会看到云南十八怪之鸡蛋栓着卖，蛤蟆嘴、珍珠泉、姐妹泉，怀胎井、热海石、大滚锅、浴谷、美女池等构成，最高水温达102度，是中国地热疗养的最佳之地。气泉热泉很多，其中最为壮观的便是大滚锅。
                 <w:br/>
                 下午：下午前往腾冲著名的江东【银杏村】（赠送音乐下午茶+便装旅拍），江东村银杏除具有古老和天然连片等特色外，还有一个特点就是“村在林中，林在村中”相互依托。村民的房屋就错落有致地分布在空地的四周，在房前屋后，到处都有大大小小的银杏树，到了古银杏村的感觉就是“满地的黄金！”。银杏村的银杏树，古老而古朴，有声有息，隐于群山环抱，现于农庄炊烟之间。石板路上铺满了掉落的银杏叶，小河上漂浮着银杏叶，连风里打转的，还是银杏叶——这里本就是一片“满村尽是黄金叶”的世外桃源。赠送【音乐下午茶】（含下午茶+乐队歌手演唱+非洲手鼓教学）在银杏树下，喝的不是茶，是腾冲秋天最慢的一下午。【便装自由旅拍】（每个家庭4-5张精修电子照片再自由打卡您喜欢的银杏树下，用相机记录与千年银杏美好回忆！
-                <w:br/>
-                餐饮：早餐√│午餐√ │晚餐：银杏宴  住宿：腾冲
                 <w:br/>
                 到达城市：腾冲县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐40/人     晚餐：银杏宴   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：√     晚餐：银杏宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">腾冲玉洲酒店、世纪金源C座、建安酒店、格林东方酒店、玉景潭温泉酒店、曼诏酒店或同级</w:t>
+              <w:t xml:space="preserve">腾冲玉洲酒店、世纪金源C座、建安酒店、格林东方酒店、玉景潭温泉酒店、曼诏酒店或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                腾冲
+                <w:br/>
                 第四天：边贸集市→滇西抗战纪念馆→和顺古镇→住腾冲
                 <w:br/>
-                第四天：边贸集市→滇西抗战纪念馆→和顺古镇→住腾冲
-                <w:br/>
                 上午：酒店自助早餐。前往参观【腾冲边贸集市】（车程约30分钟，游览约2小时）是集翡翠原石采买、成品加工、批发零售为一体的大型国营翡翠交易市场，曾一度是我国翡翠交易的核心企业之一，对中国翡翠产业的发展，具有举足轻重的地位。
                 <w:br/>
                 下午：乘车前往【滇西抗战纪念馆】（逢周一闭馆，参观约1小时），滇西抗战纪念馆始建于1944年，位于腾冲县城西南来凤山下，是第二次世界大战期间,腾冲人民为纪念中国远征军第20集团军抗日阵亡将士及死难民众而修建的。它是抗战中全国最早建立的抗日烈士陵园,而且保存完整、规模空前，现为国家重点文物保护单位。
                 <w:br/>
                 后游览【和顺古镇】（车程约 80分钟，游览约2小时，含门票）和顺古镇始建于明代，因小河绕村而过故名“河顺”，后文人雅士取“士和民顺”之意而更名为“和顺”。和顺古镇是云南省著名的侨乡，更是茶马古道重镇、西南丝绸之路的必经之地。曾被誉为“中国十大魅力名镇之首”。这里还是《北京爱情故事》、《我们来了》的取景地，主要游览全国最大的乡村图书馆、文昌宫、洗衣亭、龙潭、艾思奇故居。
-                <w:br/>
-                餐饮：早餐√│午餐：铜瓢牛肉│晚餐：腾药宴    住宿：腾冲
                 <w:br/>
                 到达城市：腾冲县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：铜瓢牛肉     晚餐：腾药宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">腾冲玉洲酒店、世纪金源C座、建安酒店、格林东方酒店、玉景潭温泉酒店、曼诏酒店或同级</w:t>
+              <w:t xml:space="preserve">腾冲玉洲酒店、世纪金源C座、建安酒店、格林东方酒店、玉景潭温泉酒店、曼诏酒店或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第五天：绮罗古镇→龙江大桥→丙午街+树包塔+菩提寺+菩提街→送机
-[...1 lines deleted...]
-                第五天：绮罗古镇→龙江大桥→丙午街+树包塔+菩提寺+菩提街→送机
+                腾冲芒市→送机
+                <w:br/>
+                绮罗古镇→龙江大桥→丙午街+树包塔+菩提寺+菩提街→送机
                 <w:br/>
                 上午：酒店自助早餐。后前往【绮罗古镇】，与和顺古镇相比，这里游客较少，没有太多商业化痕迹，更适合喜欢安静、深度体验乡村慢生活的游客。古镇有每天的集市，从早到晚都充满烟火气，集市上有新鲜的本地特产，如腾冲小粒咖啡、火山石烤洋芋等，还有米线、稀豆粉等地道美食，价格亲民。乘车赴芒市。
                 <w:br/>
                 下午：午餐后车赴芒市，途径【龙江大桥】是中国云南省境内一座桥梁，亦称龙江特大桥，位于云南省西部、横断山脉南段，龙江中游河段，跨越保山市龙陵县龙江乡上邦焕村与腾冲县五合乡大丙弄村之间的龙川江河谷，为单跨简支钢箱梁悬索桥，是保山-腾冲高速公路控制性工程。2016年5月1日，龙江大桥正式通车，概算投资为19.55亿元。
                 <w:br/>
                 抵达芒市，前往【丙午街】，地处西南边陲的德宏州芒市丙午街，每五天一次的集市，汇集了来自周边村寨的少数民族。傣族、景颇族、德昂族，阿昌族、傈僳族（以傣族、景颇族为主）将丰富多样的山野食材、服饰布料、农耕工具带到集市上交易。物产、风俗与人文，在这里定期上演，为每五天一次的赶集日注入了可持续生命力。它是既定的仪式，也为驻足的旅行者提供生生不息的灵感源泉。
                 <w:br/>
                 游览【树包塔】树包塔是一座傣式佛塔，原名铁城佛塔，是为了纪念一次战事而建的，佛塔为实心的砖塔，被树根缠绕覆盖，故得此名，是当地傣族建造较早的佛塔。【菩提寺】是小乘佛教的寺庙。傣语称“奘相”，意为宝石寺。该寺始建于清康熙十六年，相传当时茫施（今芒市）长官司长官的大儿子舍弃官位，削发为僧，修建了此寺，因寺前是一株很大的菩提树，便借树取名。三百余年来，屡遭战乱浩劫，破了又重修，菩提寺历经沧桑，直到现在，除了屋顶采用了汉族的歇山式建筑外，整体结构是傣族干栏式风格。寺内珍藏着琳琅满目的壁画、剪纸、万卷经书等三四百年来不同历史阶段的傣族艺术珍品。菩提寺不仅是僧人念经、教徒朝拜的地方，而且是傣族民间艺术的一座宝库。【菩提街】原名正南路，因街上的菩提寺而更名为菩提街，秋天的菩提街，两侧的棕榈树苍翠依旧，高挺的树干撑起绿荫，与蓝天白云相映，漾出“椰风海韵”般的南洋意趣。沿街建筑巧用多彩色系，搭配孔雀等民族图腾装饰，又添了几分民族文化韵味。游客换上傣装或缅甸隆基服饰站在树下取景，仿佛一秒穿越至东南亚，目之所及皆是出片的“天然背景板”。
                 <w:br/>
                 后根据航班时间送芒市机场，芒市乘机（参考航班：芒市-广州CZ6500/2155-0015）飞返广州，结束行程。
-                <w:br/>
-                餐饮：早餐√│午餐√│晚餐× 住宿：温馨的家
                 <w:br/>
                 到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐40/人     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1188,241 +1176,175 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                收客说明：广东自组
-[...7 lines deleted...]
-                凡有高血压、糖尿病、心脏病、脑溢血、冠心病等病情或年龄在65岁以上体弱者，为了您的安全请勿隐瞒实情，您可另选他线，不宜冒险参团进高原（高原反应不在旅游保险范围之内）。60岁(含60岁)以上团友参团必须填写《参团健康情况》、《免责声明》，向旅行社申报身体健康情况。18以下至65岁(含65岁)以上，必须有监护人陪同方可接待。70岁以上恕不接待请谅解。
+                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
+                <w:br/>
+                1、此团 10人成团（广东拼团）出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广东新云美国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
+                <w:br/>
+                3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用2个或以上的航班班次）。
+                <w:br/>
+                4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                5、团队均提前7天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
+                <w:br/>
+                8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
+                <w:br/>
+                10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                11、行程服务项目特别约定及说明：
+                <w:br/>
+                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                <w:br/>
+                1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
+                <w:br/>
+                2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
+                <w:br/>
+                3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
+                <w:br/>
+                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
+                <w:br/>
+                5）精神病患者，如癫痫及各种精神病人；
+                <w:br/>
+                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
+                <w:br/>
+                7）大中型手术的恢复期病患者；
+                <w:br/>
+                8）孕妇及行动不便者。
+                <w:br/>
+                B.未满18周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满18周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待18周岁以下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75周岁人群需提交三甲医院的体检报告且有70岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待75周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                13、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
+                <w:br/>
+                14、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                <w:br/>
+                15、【安全注意事项】：
+                <w:br/>
+                1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。
+                <w:br/>
+                2、参加团队旅游，必须听从领队或导游的指挥安排，不可随意活动，禁止擅自脱队。行程中特别是在山地、天雨路滑时，请大家做到走路不看景，看景不走路。
+                <w:br/>
+                3、入住酒店后，应了解酒店安全须知，保管好房卡，在酒店大堂、餐厅、卫生间时，注意不要滑倒。入住后不要单独外出行走。
+                <w:br/>
+                4、请大家注意食品及餐具的卫生，不应吃不洁和生冷食品。在旅行社安排的餐饮之外自行购买或食用食物引起的疾病，旅行社不承担任何责任。
+                <w:br/>
+                5、注意财物安全，旅行中携带物要少而精，必要的物品要带齐，现金与贵重物品须贴身携放保管（特别是手机与钱包）。
+                <w:br/>
+                6、旅游者在旅游活动中应当遵守社会公共秩序和社会公德，应当注意的旅游目的地相关法律、法规及宗教禁忌，遵守当地的风俗习惯、文化传统和宗教信仰。同时旅游者应当明确，如涉及的活动为中国法律所禁止的，无论旅游目的国家、地区是否合法或允许，旅游者都不应参加活动，包括：
+                <w:br/>
+                （一）含有损害国家利益和民族尊严内容的。
+                <w:br/>
+                （二）含有民族、种族、宗教歧视内容的。
+                <w:br/>
+                （三）含有淫秽、赌博、涉毒内容的。
+                <w:br/>
+                （四）其他含有违反法律、法规规定内容的。
+                <w:br/>
+                如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">购物说明：（云南部分景区游购结合，景区景中店不属于购物点）景区内或行程中途经的手工艺展示作坊、特色景点、民族村寨、步行街、商品批发市场、大型百货商场/超市、过脚过路店、公路边或服务区商店、公园、博物馆、展览馆、体验馆、制作工场、酒店，餐厅，前店后厂/前厂后店的购物场所附设商品销售为景区设施，仅供了解当地特色文化之用，途经的休息站、加油站、公共卫生间等地停留购物场所仅供休息和方便之用；游客购物为个人自主行为，以上均不属于我社指定购物店，请游客理性消费，游客因购物产生的纠纷与本社无关，敬请注意。</w:t>
-            </w:r>
-[...134 lines deleted...]
-              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1462,51 +1384,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>