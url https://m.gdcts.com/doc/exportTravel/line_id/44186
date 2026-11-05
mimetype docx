--- v0 (2026-10-15)
+++ v1 (2026-11-05)
@@ -784,50 +784,56 @@
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 悉尼-/-黄金海岸//布里斯本	航班：待定或后一天早班机
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
                 【悉尼皇家植物园-约30分钟】
                 <w:br/>
                 坐拥水岸与悉尼歌剧院美景，是澳大利亚大陆上的“第一块农田（1788年）”。位于皇家植物园东北角的麦爵理夫人的座椅（Mrs. Macquarie’s Chair），据说麦爵里曾经受英国政府派遣在1810－1821年任澳大利亚总督，当总督回国述职时，留守在悉尼的夫人因思念而经常到望得见港湾入海口的“座椅”上翘首以望是否有来自于大英帝国的船队扬帆而来，带来她魂牵梦萦的丈夫。参观植物园中的【麦爵理夫人的座椅】，聆听这张石椅背后的动人传说，这里同时是欣赏并拍摄悉尼歌剧院及悉尼大桥的经典之站。
                 <w:br/>
                 【沉浸式的悉尼歌剧院之旅—30分钟】
                 <w:br/>
                 悉尼歌剧院不仅是公认的 20 世纪世界七大奇迹之一，也是悉尼最具有地标性的建筑。建于海港上贝壳般的建筑物，外观将近全白色，极似漂浮在空中的散开花瓣，每年约有1,600 场音乐会、歌剧、戏剧与芭蕾舞表演等在此演出，幸运的话还有机会看见优雅的芭蕾舞演员进行排练，或见识乐团试音，亲身感受歌剧院独有的无穷魅力。
+                <w:br/>
+                【特别提示：悉尼歌剧院此景点为全球预定，比较紧张，届时如预定不上，则更换为悉尼大桥博物馆+歌剧院外观】
+                <w:br/>
+                【悉尼大桥博物馆-约30分钟】
+                <w:br/>
+                走上楼梯，穿过博物馆，您会发现许多有关桥梁建设、勇敢的工人以及总工程师JJC Bradfield 收藏的有趣文物的展品。 探索悉尼海港大桥早年的早期魅力，重温开通庆典的魔力。 从最初的城市观景台俯瞰悉尼，景色让人惊叹。 这个景点为游客提供了与悉尼港标志性建筑——悉尼海港大桥和悉尼歌剧院合影的最佳位置。
                 <w:br/>
                 【悉尼环形码头最美车站-约20分钟】
                 <w:br/>
                 紧邻悉尼海港大桥，可近距离观赏大桥的雄伟；环形码头也是拍摄海港大桥与歌剧院经典合影的最佳位置。
                 <w:br/>
                 【悉尼渔市场-约60分钟】
                 <w:br/>
                 南半球最大的海鲜交易市场，每天供应着新鲜美味的鱼类，明亮乾净的店铺和即食烹调贩卖的饮食店，有日式、澳洲式炸鱼店、亚洲口味、即开即食的生蚝店、日式料理和多种生食海鲜类的料理等，各种新鲜的大虾和龙虾都会让您食指大动，午餐您可以在不同店家购买各式各样美味的鱼虾蟹料理，坐在港边的座位上好好品尝一顿澳洲的美味海鲜。旁边还有酒水饮料店和生鲜水果店。
                 <w:br/>
                 【WILD LIFE悉尼动物园-约45分钟】
                 <w:br/>
                 在WILD LIFE悉尼动物园探索澳大利亚的精彩风貌——这里是“澳洲五大明星动物”的之家！踏上这场位于达令港心脏地带的动物冒险之旅，邂逅你最喜爱的澳洲标志性动物！无论是与考拉自拍、亲近袋鼠、面对面三只淡水鳄鱼、欣赏袋熊Ringo在展区嬉戏，还是观看鸭嘴兽自在畅游水中，总有新奇体验等你探索！
                 <w:br/>
                 WILD LIFE悉尼动物园设有互动展区、专业饲养员讲解，以及感受栖息环境 - 这将是一场与众不同的城市探索之旅！
                 <w:br/>
                 【悉尼塔-约45分钟】
                 <w:br/>
                 悉尼城市制高点，唯一可以同时将悉尼歌剧院、海港大桥、悉尼港尽收同一视野的观景平台。告别地面平视角度，250 米高空俯瞰整片悉尼港湾与市中心楼宇。白天碧海城市风光通透开阔， 远眺蓝山山脉，解锁悉尼绝佳高空视野。
                 <w:br/>
                 交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2887,51 +2893,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>