--- v0 (2026-10-16)
+++ v1 (2026-11-06)
@@ -1181,51 +1181,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 法国小镇-320km-巴黎 （法国）
                 <w:br/>
                 酒店早餐后，乘车前往巴黎市区观光；海明威告诉一位友人：“如果你有幸在年轻时待过巴黎，那么以后不管你到哪里去，它都会跟着你一生一世；因为巴黎是一场流动的盛宴。”
                 <w:br/>
                 【埃菲尔铁塔】（外观不少于10分钟）巴黎最高建筑，世界著名建筑，也是法国文化象征之一，巴黎城市地标之一，建成于1889年，初名为“三百米塔，后得名自其设计师居斯塔夫·埃菲尔。
                 <w:br/>
                 【香榭里舍大道】（车游）巴黎最美丽的街道。“香榭丽舍”原意是希腊神话中圣人及英雄灵魂居住的冥界中之至福乐土。
                 <w:br/>
                 【凯旋门】（外观不少于10分钟）为了纪念在法国大革命和拿破仑战争期间英勇牺牲的革命战士而建，在凯旋门的内侧和外侧，分别都刻有为法国胜利而牺牲的所有将军和战士的姓名。
                 <w:br/>
-                乘车前往游览西方古典主义建筑代表*（中文专业讲解，大约1.5小时，周一闭馆），其从1682年开始为法国皇宫，外部宏伟豪华，内部金碧辉煌，靡费考究。
+                乘车前往游览西方古典主义建筑代表凡尔赛宫*（中文专业讲解，大约1.5小时，周一闭馆），其从1682年开始为法国皇宫，外部宏伟豪华，内部金碧辉煌，靡费考究。
                 <w:br/>
                 塞纳河游船（约1小时）塞纳河是流经巴黎市中心的法国第二大河，塞纳河北岸称为右岸，南岸称为左岸；右岸是巴黎的主要商区与政治中心，左岸有的咖啡店及拉丁区，充满文艺气息。中心段的河道被人工石砌的河堤约束，被列入世界遗产名录。塞纳河上的桥塞纳河上架着众多的桥梁，造型上各有特点，而其中壮观、金碧辉煌的是亚历山大三世桥。这座桥是为庆祝法俄同盟而建，以其独特的钢结构桥拱，将香榭丽舍大街和荣军院广场连接起来。
                 <w:br/>
                 特别安排在巴黎百年地窖餐厅品尝油封鸭&amp;法式浮岛三道式特色餐。
                 <w:br/>
                 晚餐后入住酒店。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2046,51 +2046,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>