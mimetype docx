--- v0 (2025-12-18)
+++ v1 (2026-04-02)
@@ -569,51 +569,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-昆明（航程约3小时）
                 <w:br/>
                 贵宾前往昆明，抵达接站，接送入住酒店。入住后游客可自行游览昆明品尝街头美食，每座老房子中都可能有“最滇味”的美食。昆明，一座等着你来发现、来探索的风情城市，昆明，欢迎您的到来！
                 <w:br/>
-                （满16人派全陪，全陪选择某一港口出港陪同，其他港口客人自行前往昆明）
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1. 今日无餐饮安排，大家可自行品尝云南风味小吃，在自由出行时，请您保管好个人财物。
                 <w:br/>
                 2. 报名时请留下你在旅行期间使用的手机号码并保持畅通，方便接机师傅与你联系并在机场出口第一时间接到你。
                 <w:br/>
                 3. 初上高原，不适应气候的客人注意休息，避免剧烈运动
                 <w:br/>
                 4. 昆明昼夜温差较大，注意增添衣物
                 <w:br/>
                 <w:br/>
                 特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。大索道不保证一定能上，望周知！！！
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
                 到达城市：昆明市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -673,53 +672,51 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 昆明-楚雄（车程约2.5小时）
                 <w:br/>
                 酒店享用早餐后，之后乘车前往游览【西山】（车程约40分钟，游约2小时，含门票+景交）西山森林茂密，景致极佳，在古代就有“滇中第一佳境”之誉。远眺西山群峰，既像一尊庞大的睡佛，又似一个美丽曲腿仰卧在滇池畔、青丝垂海的睡美人。登上西山，在修竹茂林间感受西山的古朴、清幽，及至登顶龙门，拜魁星好、求好运。
                 <w:br/>
                 前往最新网红基地【茶马花街】这里美食琳琅，这里聚集了昆明当地最地道的豆花米线、各式烧烤、豆花米线，红糖粑粑，音乐，咖啡，西餐今日中餐就交给你自由选择。
                 <w:br/>
                 后前往楚雄，神圣图腾的彝人部落从【祭火大典】如果您不知道左脚舞怎么跳，那就让彝族小伙和姑娘来教你吧，玩得痛快才地道！此外，“大口喝酒，大块吃肉”的豪情请尽情挥洒在彝人们盛情的【长街宴】，而【彝乡恋歌】带动的热情能让您全身心参与其中，与好客的彝族人民一同上演“同族欢庆”。晚餐后入住酒店。
                 <w:br/>
                 <w:br/>
                 【温馨提示】：车程较长您可提前备些小零食，建议容易晕车客人提前配备相应药物，以备不时之需
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：昆明西山-茶马花街-楚雄【祭火大典】
-[...1 lines deleted...]
-                到达城市：大理白族自治州
+                到达城市：楚雄市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1475,51 +1472,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>