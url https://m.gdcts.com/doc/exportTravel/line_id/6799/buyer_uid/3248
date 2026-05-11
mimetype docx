--- v0 (2026-04-03)
+++ v1 (2026-05-11)
@@ -994,55 +994,55 @@
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-广州（航程约3小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
-                早餐后前往【束河古镇】(赠送小马车）束河古镇是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。
+                早餐后前往【束河古镇】束河古镇是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。
                 <w:br/>
                     体验纳西庭院下午茶——【围炉煮茶】慢火烹茶，静享时光。不如，小坐一下赴一场新中式茶局，冬日暖阳至、相约围炉、笑谈人生百事、惬意休闲旅游，浪漫如约而至；将每一寸光阴浸泡在喝茶的时间里，尽享人间好时节，尽享旅行的温暖浪漫；在这里时间可以过的很慢，在这里可以忘掉一切烦心事，你只需要安安静静享受此刻的安静与美好，围炉喝茶，品茶品行品百味人生
                 <w:br/>
-                   后前往游览【黑龙潭公园】秀丽的木氏土司皇家园林只见远处玉龙雪山倒遇潭中，出现“雪山四万八千丈，银屏一角深插底”的奇景。象山半壁映入水中，使黑龙潭山中有水，水中有山，山水相映，黑龙潭以其天生丽质，名列《中国名泉》、《中国风景名胜》等书
+                如当天为晚班机，赠送【黑龙潭公园】+参观【丽江现代花卉产业园区：赠送植物拓印+鲜花饼制作体验】
                 <w:br/>
                    后根据航班时间安排送机，把心中的留恋藏在心底，结束美妙的旅程
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。
                 <w:br/>
                 2.针对我们的精心安排和导游服务工作中的不足，请留下您的宝贵意见。感谢各位贵宾对我们工作的支持和理解，我们希望有机会再次为您服务，如果您对这次云南之行感到满意，请不要吝啬介绍给您的亲朋好友，谢谢！
                 <w:br/>
                 3.如当天返程航班时间较晚，有延迟退房需求的，请于该酒店规定的退房时间前至总台办理延迟手续，产生费用自理（现付总台）。
                 <w:br/>
                 交通：汽车，飞机
                 <w:br/>
                 到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
@@ -1594,51 +1594,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、 本产品供应商为：广州永和旅行社有限公司 ，许可证号：L-GD01310 质监电话15013239696，020-86345801。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州永和旅行社有限公司组织出发（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、 我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。 
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 （1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1816,51 +1816,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>