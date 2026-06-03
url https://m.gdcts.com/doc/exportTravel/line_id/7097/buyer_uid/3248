--- v1 (2025-12-16)
+++ v2 (2026-06-03)
@@ -567,106 +567,106 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-丽江（约3小时航程）
                 <w:br/>
-                广州机场 乘机飞往丽江，我社工作人员将在丽江三义机场二号出站口举接站牌迎接您，您将乘坐我社的专用车前往酒店，办理入住手续，之后自由活动。可自行前往游览世界文化遗产【丽江古城、四方街】（含丽江古城维护费）这是一座没有城墙的古城，街道依山傍水修建，自由活动；
+                广州机场 乘机飞往丽江，我社工作人员将在丽江三义机场二号出站口举接站牌迎接您，您将乘坐我社的专用车前往酒店，办理入住手续，之后自由活动。可自行前往游览世界文化遗产【丽江古城、四方街】（含丽江古城维护费）这是一座没有城墙的古城，街道依山傍水修建，自由活动；（备注：如早班机赠送丽江古城旅拍+宣科纳西古乐博物，赠送项目不退不换）
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.丽江市区海拔2400米，初上高原，请注意不要剧烈运动和过量饮酒，入住酒店后注意休息，做好体力储备，养足精神，为接下来的旅程做好充分的准备，在房间内休息记得将门反锁，扣上安全栓。丽江早晚温差较大，请您注意添减衣物。
                 <w:br/>
                 2.自由活动时间无车、无导游，请客人注意财产和人身安全，以免带来不必要的损失和麻烦。
                 <w:br/>
                 3.报名时请留下你在旅行期间使用的手机号码并保持畅通，方便接机师傅与你联系并在机场出口第一时间接到你。
                 <w:br/>
                 【特别提示】：
                 <w:br/>
                 1.往返参考航班起飞时间（06：00-23：55航班直飞丽江）如有特殊要求，请报名前咨询前台工作人员并书面说明，如无特殊要求，我社按当天团队特惠机位安排，如无法安排，不另通知，以航空公司安排航班时间为准，不可更改；
                 <w:br/>
-                 2.所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。
+                 2.所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！！
                 <w:br/>
                 交通：飞机，旅游车
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、祥和一号、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒 或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江温德姆花园、柏纳、戴斯温德姆 天香阁、祥和一号、丽江M酒店、丽江达安曼国际酒店、柏宇云龙、璞缘精舍   或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -725,51 +725,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：摩梭石锅鱼   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">泸沽湖精选酒店：泸沽湖清尘别院、锦尚居、花时间、清尘假日、悦漫时光 或不低于以上标准酒店（非湖景房）</w:t>
+              <w:t xml:space="preserve">泸沽湖精选四钻酒店：璞山云美 星畔水奢 晓驻摩梭 清尘假日   匠心湖畔  或不低于以上标准酒店（非湖景房）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -817,288 +817,294 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、祥和一号、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店： 丽江温德姆花园、柏纳、戴斯温德姆 天香阁、祥和一号、丽江M酒店、丽江达安曼国际酒店、柏宇云龙、璞缘精舍  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-雪山-香格里拉（车程2.5小时）
                 <w:br/>
                 早餐后乘车后前往以“险、奇、美、秀”著称的【玉龙雪山风景区】（含进山费，路程时间约40分钟，整个景区游览约120分钟不含排队和上索道时间）乘索道（含进山费、含大索道、含环保车）观雪山，沿途欣赏原始森林。
                 <w:br/>
-                特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。望周知！！！
+                特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！！
                 <w:br/>
                 后前往【蓝月谷】（蓝月谷电瓶车自理40/人）源自雪山冰川的万古冰雪消融之后顺着峭壁流淌而下，不断汇集为山涧、溪流，最终在蓝月谷上游深谷之中形成了清澈见底、甘冽无比的河流，在晴天时，水的颜色是蓝色的，而且山谷呈月牙形，远看就像一轮蓝色的月亮镶嵌在玉龙雪山脚.
                 <w:br/>
                 前往香格里拉 途中远眺“江流到此成逆转，奔入中原壮大观”的天下奇观【长江第一湾】
                 <w:br/>
                 乘车前往【小中甸】不同的季节，小中甸的格桑花、杜鹃花、狼毒花纷纷争相开放。
                 <w:br/>
                 享用晚餐歌舞伴餐【土司宴】（赠送项目不用不退费且无替代项目，赠送安排献哈达，不含烤牛羊肉费用，不去不退费用），近距离感受藏民族的热情、藏族民俗、餐饮文化。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.玉龙雪山门票为统一提前制卡实名制购买，若退票或改期门票会全损，若至景区因个人原因放弃游览，无法退费，敬请谅解。
                 <w:br/>
                 2.玉龙雪山温度较低、海拔较高，根据自身身体情况，若需要防寒服及氧气，可以租用，费用自理。
                 <w:br/>
                 3.今天乘车前往香格里拉，时间较长，请保持愉快的心情，积极配合导游的工作，遵守时间安排。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：玉龙雪山风景区、冰川大索道、蓝月谷、小中甸
                 <w:br/>
-                自费项：蓝月谷电瓶车自理60/人
+                自费项：蓝月谷电瓶车自理40/人
                 <w:br/>
                 到达城市：香格里拉县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：桌餐（土司宴）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">香格里拉网评四钻：香格里拉藏地圣莲、艺龙、凯里亚德、蜀锦沐云或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">香格里拉网评四钻：嘉悦世纪 、 凯里亚德 、艺龙、 藏地圣莲、 茂源、 兰欧 、紫薇或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 香格里拉-丽江（车程2.5小时）
                 <w:br/>
-                酒店早餐后前往独克宗古城游览，参加独克宗古城【唐卡手工绘制体验】了解藏文化，学习唐卡知识:在开始绘制之前，有专业的唐卡画师或者指导老师为你介绍唐卡的历史、文化背景、艺术特点以及绘制唐卡的基本要求和注意事项等，这有助于你更好地理解和体验唐卡艺术。
-[...5 lines deleted...]
-                   乘车返回丽江，游览世界文化遗产【丽江古城、四方街】(丽江古城属于开放式景点，游客游览结束后，自行前往酒店)打卡网红地标：丽江之眼、网红油纸伞，解锁网红玩法玩出不一样的丽江。让“小桥流水人家”的画意，完全映入您的眼中，感受丽江慢时光，一杯茶，一米阳光，一个故事......享用晚餐入住酒店。
+                早餐之前往【香格里拉藏文化中心】这里是云南藏区最大的佛教场所，是以保护、弘扬和传承藏民族传统文化为主，展示了藏传佛教的八个主要流派文化，汇聚藏传佛教与藏文化的殿堂。文化中心藏家风情迷人，旨在传播香格里拉的人文精神和民族文化。
+                <w:br/>
+                后前往车赴【普达措国家森林公园】公园拥有地质地貌、湖泊湿地、森林草甸、河谷溪流、珍稀动植物等，原始生态环境保存完好。这里水美草丰的牧场、百花盛开的湿地、飞禽走兽出没的原始森林，被称为无任何污染的“童话世界”香格里拉乘车前往丽江，途中游览【虎跳峡】（不含观光扶梯费用，全程70元/人、单程下30元/人、单程上50元/人）虎跳峡，水势汹涌，声闻数里，以奇险雄壮著称于世，世界上最深的大峡谷之一，国家AAAA级旅游风景名胜区。乘车返回丽江享用晚餐入住酒店。
+                <w:br/>
+                    后游览世界文化遗产【丽江古城、四方街】(丽江古城属于开放式景点，游客自由游览，自行返回酒店)丽江古城内的街道依山傍水修建，以红色角砾岩铺就，有四方街、木府、白沙民居建筑群、束河民居建筑群等景点,走过石板路，感受四方街的繁华和热闹，体会小桥流水人家的韵味,走进丽江古城，感受纳西风情，
+                <w:br/>
+                【温馨提示】：
+                <w:br/>
+                1.香格里拉平均海拔约3280米，紫外线较强请注意防晒并注意自己的身体情况，若发现不适，请及时通知导游。建议您提前携带高原反应药物红景天、感冒消炎药、晕车药、止泻药等。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：独克宗古城 普达措  虎跳峡 丽江古城
                 <w:br/>
                 自费项：【虎跳峡】（不含观光扶梯费用，全程70元/人、单程下30元/人、单程上50元/人）
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：桌餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、祥和一号、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店： 丽江温德姆花园、柏纳、戴斯温德姆 天香阁、祥和一号、丽江M酒店、丽江达安曼国际酒店、柏宇云龙、璞缘精舍或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-广州（航程约3小时）
                 <w:br/>
-                早餐后，根据航班时间自由活动，安排送机，把心中的留恋藏在心底，结束美妙的旅程
-[...5 lines deleted...]
-                    赠送【非遗体验-围炉煮茶】仪式感拉满，古香古色的院子，营造出“结庐在人境，而无车马喧”的闲适；从快节奏的生活工作中“偷得浮生半日闲”体验【围炉煮茶】中式的装修、火红的炭炉、古朴的茶具、精致的茶点，三五好友围坐闲聊…从烟熏火燎的取暖方式，到走红网络的休闲方式，围炉煮茶的重新出圈，得益于煮茶带来的仪式感。不同于传统的品茶，体验围炉煮茶的消费者，更多是奔着这种独特的体验，古香古色的院子，营造出“结庐在人境，而无车马喧”的闲适，自己动手煮茶，茶盏空了又满，一杯杯茶水入口，“浇出胸中不语尘”……
+                游玩时间仅参考，以实际安排为准
+                <w:br/>
+                早餐：酒店内早餐
+                <w:br/>
+                上午：后前往【束河古镇】束河古镇是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。体验纳西庭院下午茶——【围炉煮茶】慢火烹茶，静享时光。不如，小坐一下赴一场新中式茶局，冬日暖阳至、相约围炉、笑谈人生百事、惬意休闲旅游，浪漫如约而至；将每一寸光阴浸泡在喝茶的时间里，尽享人间好时节，尽享旅行的温暖浪漫；在这里时间可以过的很慢，在这里可以忘掉一切烦心事，你只需要安安静静享受此刻的安静与美好，围炉喝茶，品茶品行品百味人生
+                <w:br/>
+                   后前往游览【黑龙潭公园】秀丽的木氏土司皇家园林只见远处玉龙雪山倒遇潭中，出现“雪山四万八千丈，银屏一角深插底”的奇景。象山半壁映入水中，使黑龙潭山中有水，水中有山，山水相映，黑龙潭以其天生丽质，名列《中国名泉》、《中国风景名胜》等书
+                <w:br/>
+                跟随总书记脚步前往参观【丽江现代花卉产业园区：赠送植物拓印+鲜花饼制作体验】依托丽江旅游效益和现代花卉园区区位优势，通过场景打造、设施投入、业态布局、人员引流、宣发推广等系列措施，成功推出了花海探秘民宿体验旅游线路，为游客提供了花园探秘、花艺工坊、花食体验、花市淘宝、探花感受非遗等系列旅游体验项目。
+                <w:br/>
+                 之后根据航班时间安排送机，把心中的留恋藏在心底，结束美妙的旅程
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。
                 <w:br/>
                 2.针对我们的精心安排和导游服务工作中的不足，请留下您的宝贵意见。感谢各位贵宾对我们工作的支持和理解，我们希望有机会再次为您服务，如果您对这次云南之行感到满意，请不要吝啬介绍给您的亲朋好友，谢谢！
                 <w:br/>
                 3.如当天返程航班时间较晚，有延迟退房需求的，请于该酒店规定的退房时间前至总台办理延迟手续，产生费用自理（现付总台）。如当天返程航班为早机，酒店早餐还没开餐的提供打包早点服务；
                 <w:br/>
                 交通：汽车、飞机
                 <w:br/>
                 到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1455,68 +1461,68 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 300.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">蓝月谷电瓶车</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">景区小交通</w:t>
+              <w:t xml:space="preserve">玉龙雪山蓝月谷电瓶车</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">蓝月谷景区小交通40/人、雪山羽绒服50元/人、氧气瓶68元/人（客人自由选择）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1648,51 +1654,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、 本产品供应商为：广州永和旅行社有限公司 ，许可证号：L-GD01310 质监电话15013239696，020-86345801。此团 6人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州永和旅行社有限公司组织出发（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、 我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。 
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 （1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1870,51 +1876,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>