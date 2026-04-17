--- v3 (2026-03-07)
+++ v4 (2026-04-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【惠游长安】陕西西安双飞5天 | 西安秦始皇兵马俑 | 青龙寺赏樱花 | 西安古城墙 | 赠送西安千古情表演 | 白鹿原影视城 | 蓝田水陆庵 | 大唐不夜城 | 西安博物馆 | 打卡陕西钟鼓楼广场回民街 | 纯玩行程单</w:t>
+        <w:t xml:space="preserve">【惠游长安】陕西西安双飞5天 | 西安秦始皇兵马俑 | 西安古城墙 | 赠送西安千古情表演 | 白鹿原影视城 | 蓝田水陆庵 | 大唐不夜城 | 西安博物馆 | 打卡陕西钟鼓楼广场回民街 | 纯玩行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">XFX-20260123SX5</w:t>
+              <w:t xml:space="preserve">XFX-20260415XA01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,53 +343,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-西安 CZ3231/19:20-22:00
-[...1 lines deleted...]
-                西安-广州 CZ3208/18:00-21:05
+                广州-西安：CZ3201/07:10-09:40
+                <w:br/>
+                西安-广州：CZ3218/20:00-22:50
+                <w:br/>
+                或
+                <w:br/>
+                广州-西安：CZ3231/19:25-22:05
+                <w:br/>
+                西安-广州：CZ3204/21:00-23:55
                 <w:br/>
                 <w:br/>
                 （仅供参考，以实际出票为准，行程游览顺序根据出票航班时间调整为准！）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -397,51 +403,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【精华推荐】
                 <w:br/>
-                “ 庙宇秦淮渡，翠竹绿池边；风吹樱花树，人间第一景‘’西安是岁月留下的珍珠，一砖一瓦见证着西安几千年来的繁华历史。秦始皇的大秦帝国，千年之谜，永恒之美—兵马俑；穿越上世纪初的关中平原白鹿原影视城，每一砖每一瓦都透着浓浓的年代感；观赏青龙寺绝美樱花，感受青春少女情怀；网红打卡西安文化地标—大唐不夜城，穿越盛唐，一睹顶流步行街的光辉灿烂；跟着《黑神话悟空》游戏认识和欣赏中国古建的美学和智慧，网红打卡蓝田水陆庵；国家一级博物馆-千年文化的历史征程西安博物院；逛吃美食集合地网红永兴坊、回民街带您领略最地道的老陕美味，打卡西安精华景点，走进千年历史文化！
+                “ 庙宇秦淮渡，翠竹绿池边；风吹樱花树，人间第一景‘’西安是岁月留下的珍珠，一砖一瓦见证着西安几千年来的繁华历史。秦始皇的大秦帝国，千年之谜，永恒之美—兵马俑；穿越上世纪初的关中平原白鹿原影视城，每一砖每一瓦都透着浓浓的年代感；网红打卡西安文化地标—大唐不夜城，穿越盛唐，一睹顶流步行街的光辉灿烂；跟着《黑神话悟空》游戏认识和欣赏中国古建的美学和智慧，网红打卡蓝田水陆庵；国家一级博物馆-千年文化的历史征程西安博物院；逛吃美食集合地网红永兴坊、回民街带您领略最地道的老陕美味，打卡西安精华景点，走进千年历史文化！
                 <w:br/>
                 <w:br/>
                 ★【优选酒店】全程西安酒店连住不挪窝，享受商务舒适旅程
                 <w:br/>
                 ★【超值赠送】赠送价值298元人观看大型实景演出《西安千古情》
                 <w:br/>
                 ★【网红打卡】
                 <w:br/>
                 夜游大唐不夜城，中国首屈一指的顶流“步行街”映入眼帘的汉服游人，仿若穿越大唐盛世。
                 <w:br/>
                 网红打卡 跟着《黑神话悟空》游戏场景地-蓝田水陆庵，走进中国古建筑美学的世界。
                 <w:br/>
                 踏春祈福 青龙寺踏春赏樱花祈福，感受青春少女情怀。
                 <w:br/>
                 ★【优选航班】 广州直飞西安，商务航班，纯玩不购物
                 <w:br/>
                 ★【美食品鉴】 白鹿原油泼面+关中九大碗+西安饺子宴
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -664,51 +670,51 @@
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-蓝田（车程约1小时）
                 <w:br/>
                 早餐后，打卡《黑神话·悟空》游戏取景地-【蓝田水陆庵】，六朝名刹，庵内有古代彩塑，被誉为中国第二个敦煌，庵内有古代彩塑3700余座，座座精美绝伦，栩栩如生。乘车前往【白鹿原影视城】，是以陈忠实先生茅盾文学奖获奖作品《白鹿原》为文化依托，由陕西旅游集团倾情打造的集影视拍摄、精彩演艺、文化创意、美食民俗、休闲游乐为一体的综合性主题乐园。项目整体占地1050亩，是陕西省政府重点文化产业项目。项目通过展示建筑、历史、饮食、曲艺等载体，充分还原了关中民俗文化，形成影视拍摄区白鹿村、滋水县城、景观步道、创意文化区、游乐园多个主题区域，是陕西旅游的一张新名片。中餐特别安排享用张嘉译同款——油泼面，聊咋咧！！！ 后乘车回西安，入住酒店。
                 <w:br/>
                 <w:br/>
                 推荐自费：
                 <w:br/>
                 可自费参加园中园特色项目：（白鹿原影视基地套票包含：二虎守长安实景演绎+华阴老腔+声音博物馆+长安翱翔+上行观光电梯+下行观光车+穿越1912换装体验 打包价240元/人）。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：白鹿原影视城、蓝田水陆庵、古观音禅寺
+                景点：白鹿原影视城、蓝田水陆庵
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -907,55 +913,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-广州（飞行约2.5小时）
                 <w:br/>
-                早餐后，乘车前往参观【青龙寺赏樱花】（游览约1.5 小时，花期三月中下旬至四月上旬，此景点属于自然景观，我社根据天气花期安排）每年的三月份，是古城西安春暖花开的日子。这里有最齐全的樱花品种，最悠久的樱花种植历史，最珍贵的樱花文化，最值得大家欣赏的樱花风景。每到阳春三月，寺院内樱花相继盛开，春色满圆，姹紫嫣红，吸引了许多国内外游客前来观赏，感受春的气息。。前往西安市区，乘车前往游览【明城墙】（游玩约1.5小时）现存城墙建于明洪武七年到十一年(1374-1378)，至今已有600多年历史，是我国现存最完整的一座古代城垣建筑，整座城墙，包括护城河、吊桥、闸楼、箭楼、正楼、角楼、敌楼、女儿墙、垛口等一系列设施，是一座构成严密完整的中世纪古城堡。后乘车前往西安机场飞往广州，结束愉快的旅程！
+                早餐后，乘车前往游览【明城墙】（游玩约1.5小时）现存城墙建于明洪武七年到十一年(1374-1378)，至今已有600多年历史，是我国现存最完整的一座古代城垣建筑，整座城墙，包括护城河、吊桥、闸楼、箭楼、正楼、角楼、敌楼、女儿墙、垛口等一系列设施，是一座构成严密完整的中世纪古城堡。后乘车前往西安机场飞往广州，结束愉快的旅程！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：青龙寺、明城墙
+                景点：明城墙
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1262,51 +1268,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">【必消套餐，报名时与团款一起付清】</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                青龙寺赏樱花+西安博物院+兵马俑+回民街+夜游大唐不夜城+永兴坊+蓝田水陆庵+白鹿原+西安千古情 综合服务费=599元人（大小长者同价）
+                西安博物院+兵马俑+回民街+夜游大唐不夜城+永兴坊+蓝田水陆庵+白鹿原+西安千古情 综合服务费=599元人（大小长者同价）
                 <w:br/>
                 <w:br/>
                 备注：因该产品为景区联动特价打包产品，无任何优惠退免。因天气原因或人力不可抗拒等因素造成无法游览以下景点，个人自身原因放弃游览以下景点我社不退任何费用！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1593,105 +1599,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...23 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由山西新方向国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、陕西地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：陕西地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
-[...7 lines deleted...]
-                14、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1810,51 +1814,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>