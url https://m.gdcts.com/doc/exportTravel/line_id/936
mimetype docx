--- v7 (2026-06-19)
+++ v8 (2026-08-05)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【惠游长安】陕西西安双飞5天 | 西安秦始皇兵马俑 | 西安古城墙 | 赠送西安千古情表演 | 白鹿原影视城 | 蓝田水陆庵 | 大唐不夜城 | 西安博物馆 | 打卡陕西钟鼓楼广场回民街 | 纯玩行程单</w:t>
+        <w:t xml:space="preserve">【盛夏长安】陕西西安双飞5天 | 西安秦始皇兵马俑 | 西安古城墙 | 白鹿原影视城 | 蓝田水陆庵 | 大唐不夜城 | 西安博物馆 | 打卡陕西钟鼓楼广场回民街 | 纯玩行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">XFX-20260415XA01</w:t>
+              <w:t xml:space="preserve">XFX-20260720XA01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -403,68 +403,72 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【精华推荐】
                 <w:br/>
-                “ 庙宇秦淮渡，翠竹绿池边；风吹樱花树，人间第一景‘’西安是岁月留下的珍珠，一砖一瓦见证着西安几千年来的繁华历史。秦始皇的大秦帝国，千年之谜，永恒之美—兵马俑；穿越上世纪初的关中平原白鹿原影视城，每一砖每一瓦都透着浓浓的年代感；网红打卡西安文化地标—大唐不夜城，穿越盛唐，一睹顶流步行街的光辉灿烂；跟着《黑神话悟空》游戏认识和欣赏中国古建的美学和智慧，网红打卡蓝田水陆庵；国家一级博物馆-千年文化的历史征程西安博物院；逛吃美食集合地网红永兴坊、回民街带您领略最地道的老陕美味，打卡西安精华景点，走进千年历史文化！
-[...4 lines deleted...]
-                ★【超值赠送】赠送价值298元人观看大型实景演出《西安千古情》
+                “ 庙宇秦淮渡，翠竹绿池边；风吹樱花树，人间第一景‘’西安是岁月留下的珍珠，一砖一瓦见证着西安几千年来的繁华历史。
+                <w:br/>
+                秦始皇的大秦帝国，千年之谜，永恒之美—兵马俑；穿越上世纪初的关中平原白鹿原影视城，每一砖每一瓦都透着浓浓的年代感；网红打卡西安文化地标—大唐不夜城，穿越盛唐，一睹顶流步行街的光辉灿烂；跟着《黑神话悟空》游戏认识和欣赏中国古建的美学和智慧，网红打卡蓝田水陆庵；国家一级博物馆-千年文化的历史征程西安博物院；逛吃美食集合地网红永兴坊、回民街带您领略最地道的老陕美味，打卡西安精华景点，走进千年历史文化！
+                <w:br/>
+                <w:br/>
+                ★【优选酒店】全程网评3钻西安酒店连住不挪窝，享受舒适旅程
+                <w:br/>
+                ★【亲子体验】亲手DIY“兵马俑”见证从泥土 到陶俑的蜕变之旅
+                <w:br/>
+                ★【超值赠送】赠送价值228元/人白鹿原景区套票：大型历史实景演出二虎守长安+非物质文化遗产【华阴老腔】+景区上行扶梯观光扶梯+下行观光车+声音博物馆+长安翱翔
+                <w:br/>
+                ★【赏国家宝藏】【专业地陪导游+博物馆专家】专业讲解全程干货！
                 <w:br/>
                 ★【网红打卡】
                 <w:br/>
                 夜游大唐不夜城，中国首屈一指的顶流“步行街”映入眼帘的汉服游人，仿若穿越大唐盛世。
                 <w:br/>
                 网红打卡 跟着《黑神话悟空》游戏场景地-蓝田水陆庵，走进中国古建筑美学的世界。
                 <w:br/>
-                踏春祈福 青龙寺踏春赏樱花祈福，感受青春少女情怀。
-[...3 lines deleted...]
-                ★【美食品鉴】 白鹿原油泼面+关中九大碗+西安饺子宴
+                ★【优选航班】广州直飞西安，商务航班，纯玩不购物
+                <w:br/>
+                ★【美食品鉴】白鹿原油泼面+关中九大碗+西安饺子宴
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -661,56 +665,59 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-蓝田（车程约1小时）
                 <w:br/>
-                早餐后，打卡《黑神话·悟空》游戏取景地-【蓝田水陆庵】，六朝名刹，庵内有古代彩塑，被誉为中国第二个敦煌，庵内有古代彩塑3700余座，座座精美绝伦，栩栩如生。乘车前往【白鹿原影视城】，是以陈忠实先生茅盾文学奖获奖作品《白鹿原》为文化依托，由陕西旅游集团倾情打造的集影视拍摄、精彩演艺、文化创意、美食民俗、休闲游乐为一体的综合性主题乐园。项目整体占地1050亩，是陕西省政府重点文化产业项目。项目通过展示建筑、历史、饮食、曲艺等载体，充分还原了关中民俗文化，形成影视拍摄区白鹿村、滋水县城、景观步道、创意文化区、游乐园多个主题区域，是陕西旅游的一张新名片。中餐特别安排享用张嘉译同款——油泼面，聊咋咧！！！ 后乘车回西安，入住酒店。
-[...4 lines deleted...]
-                可自费参加园中园特色项目：（白鹿原影视基地套票包含：二虎守长安实景演绎+华阴老腔+声音博物馆+长安翱翔+上行观光电梯+下行观光车+穿越1912换装体验 打包价240元/人）。
+                早餐后，打卡《黑神话·悟空》游戏取景地-【蓝田水陆庵】，六朝名刹，庵内有古代彩塑，被誉为中国第二个敦煌，庵内有古代彩塑3700余座，座座精美绝伦，栩栩如生。
+                <w:br/>
+                前往【白鹿原景区】（包含上行扶梯+下行观光车+华阴老腔/二虎/声音博物馆/长安翱翔）白鹿原影视城，是以影视拍摄服务为主，白鹿原影视城主要景点由白鹿村、滋水县城、景观步道等多余处景观组成，是以陈忠实长篇小说《白鹿原》原著为建筑蓝本兴建而成的仿古建筑。在白鹿原影视城取景的有电视剧《白鹿原》、《兵出潼关》等作品。午餐特别安排享用张嘉译同款——油泼面，聊咋咧！！！赠送体验：（赠送项目，如客人自愿放弃或由于堵车、演出停演等因素不能前往参观则自动取消，不做任何退费和置换）
+                <w:br/>
+                赠送上行扶梯观光扶梯+下行观光车，西北户外最长观光扶梯，总阶梯长 268 米 
+                <w:br/>
+                赠送观看大型历史实景演出【二虎守长安】，感受震撼、真实的大型实景特效枪战演出。
+                <w:br/>
+                赠送聆听最古老摇滚乐的魅力，国家级非物质文化遗产【华阴老腔】秦风秦韵的民俗
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：白鹿原影视城、蓝田水陆庵
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -746,56 +753,58 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-临潼（车程约1小时）
                 <w:br/>
-                早餐后，乘车前往临潼，后乘车前往游览【秦始皇帝陵博物院】（不含景区耳麦20元人，不含小交通5元人，参观约2.5小时）1987年被联合国教科文组织批准列入《世界遗产名录》的世界第八大奇迹游览秦始皇兵马俑博物馆（一、二、三号坑）。铜车马展厅（不含秦陵电瓶车15元人）兵马俑是秦始皇陵的从葬坑，被誉为"世界第八大奇迹”，1987年由联合国教科文组织列入“世界人类文化遗产”目录。后乘车前往西安市区，自由逛【钟鼓楼广场、穆斯林回民街】（参观约1.5小时），西安市的“城市客厅”；细细品味古长安八景之一“晨钟暮鼓”的古老和悠远；走走青石板的街道，漫步于最具西北特色的仿古一条街-穆斯林回民街，感受西北地区少数民族风俗，可品尝西北最具特色的各类特色小吃。自由品尝美陕西美食。
+                早餐后，乘车前往临潼，后乘车前往游览【秦始皇帝陵博物院】（不含景区耳麦20元人，不含小交通5元人，参观约2.5小时）1987年被联合国教科文组织批准列入《世界遗产名录》的世界第八大奇迹游览秦始皇兵马俑博物馆（一、二、三号坑）。铜车马展厅（不含秦陵电瓶车15元人）兵马俑是秦始皇陵的从葬坑，被誉为"世界第八大奇迹”，1987年由联合国教科文组织列入“世界人类文化遗产”目录。特别安排：【兵马俑研学基地】亲手制作“兵马俑”，亲身体验一个兵马俑由陶土→成俑的制作过程，让学生们更直观深刻的认识到兵马俑的内部构成和组成的大秦“黑科技”。
+                <w:br/>
+                后乘车前往西安市区，自由逛【钟鼓楼广场、穆斯林回民街】（参观约1.5小时），西安市的“城市客厅”；细细品味古长安八景之一“晨钟暮鼓”的古老和悠远；走走青石板的街道，漫步于最具西北特色的仿古一条街-穆斯林回民街，感受西北地区少数民族风俗，可品尝西北最具特色的各类特色小吃。自由品尝美陕西美食。
                 <w:br/>
                 <w:br/>
                 推荐自费：
                 <w:br/>
-                参观华夏文旅大型实景文化演绎【驼铃传奇.秀】（298/人起）古长安（西安）作为唐王朝政治和经济的中心，百国朝贺、民族交融的鼎盛景象，恰似一幅绚丽多彩、悠雅辉煌的书卷，在舞姬轻歌曼舞、丝竹笙箫、衣袖纷飞间展示出华夏文明的灿烂繁荣；《秦俑情》（298/人起）一台大型历史舞台剧，以一个普通秦兵的视角和一段穿越千年的爱恋，引领观众走进历史上空前绝后的战国时代。
+                参观华夏文旅大型实景文化演绎【驼铃传奇.秀】（298/人起）古长安（西安）作为唐王朝政治和经济的中心，百国朝贺、民族交融的鼎盛景象，恰似一幅绚丽多彩、悠雅辉煌的书卷，在舞姬轻歌曼舞、丝竹笙箫、衣袖纷飞间展示出华夏文明的灿烂繁荣；【西安千古情】（298/人起）景区以大型歌舞《西安千古情》为核心，展现了西安的千年文化。《秦俑情》（298/人起）一台大型历史舞台剧，以一个普通秦兵的视角和一段穿越千年的爱恋，引领观众走进历史上空前绝后的战国时代。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：秦始皇帝陵博物院、钟鼓楼广场、穆斯林回民街
                 <w:br/>
                 自费项：未含：兵马俑耳麦20元人、兵马俑小交通5元人、秦陵电瓶车15元人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
@@ -833,55 +842,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安一地
                 <w:br/>
-                早餐后，乘车前往【西安博物院】（景区逢周二闭馆；因景区流量较大，需客人自行提前预约，以实际预约到为准，如无法参观调整为【张学良公馆（西安事变纪念馆）逢周一闭馆】）参观以展示珍贵文物，唐代千年古塔、悠扬的雁塔晨钟、秀丽的园林景观而闻名的--西安博物院，由文物展馆区、小雁塔以及荐福寺为核心的历史名胜区、园林游览区三部分组成，唐代密檐砖塔，是佛教传入中原地区并融入汉族文化的标志性建筑。后乘车前往西安市-【永兴坊】，深度了解老陕的饮食文化。永兴坊原为唐朝魏征府邸旧址，为了完善顺城巷历史风貌，充分彰显古城历史底蕴，为古城新添了一个“坊”式的美食文化街区，不仅可以感受“唐城108坊”的风貌，还能够品尝到最正宗的不同区域特色的陕西民间小吃。超值赠送：观看价值298元人大型实景演出【西安千古情】（赠送项目，不产生不 退费用）景区以大型歌舞《西安千古情》为核心，展现了西安的千年文化。给我一天，还我千年，沉浸式地感受一场艺术盛宴。千古情是一生必看的演出。随后前往夜游【大唐不夜城】，打卡盛唐密盒流量密码。感受美轮美奂的夜色美景，走在发出悦耳动听的地上钢琴，看随音乐不断变换的水景喷泉，来一场与不倒翁小姐姐的美丽邂逅，在这样一个夜光璀璨的后花园，热闹的氛围使人不自觉的深入其中，观赏全亚洲最大的水景广场西安城市会客厅--大雁塔广场自由拍照（游览约40M），可远眺西安标志性建筑-大雁塔。后入住酒店。
+                早餐后，乘车前往【西安博物院】赠送景区讲解（景区逢周二闭馆；因景区流量较大，需客人自行提前预约，以实际预约到为准，如无法参观调整为【汉城湖】）参观以展示珍贵文物，唐代千年古塔、悠扬的雁塔晨钟、秀丽的园林景观而闻名的--西安博物院，由文物展馆区、小雁塔以及荐福寺为核心的历史名胜区、园林游览区三部分组成，唐代密檐砖塔，是佛教传入中原地区并融入汉族文化的标志性建筑。后乘车前往西安市-【永兴坊】，深度了解老陕的饮食文化。永兴坊原为唐朝魏征府邸旧址，为了完善顺城巷历史风貌，充分彰显古城历史底蕴，为古城新添了一个“坊”式的美食文化街区，不仅可以感受“唐城108坊”的风貌，还能够品尝到最正宗的不同区域特色的陕西民间小吃。随后前往夜游【大唐不夜城】，打卡盛唐密盒流量密码。感受美轮美奂的夜色美景，走在发出悦耳动听的地上钢琴，看随音乐不断变换的水景喷泉，来一场与不倒翁小姐姐的美丽邂逅，在这样一个夜光璀璨的后花园，热闹的氛围使人不自觉的深入其中，观赏全亚洲最大的水景广场西安城市会客厅--大雁塔广场自由拍照（游览约40M），可远眺西安标志性建筑-大雁塔。后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：西安博物院、永兴坊、大唐不夜城、【西安千古情】演出（赠送项目，不产生不退费用）
+                景点：西安博物院、永兴坊、大唐不夜城
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -913,51 +922,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-广州（飞行约2.5小时）
                 <w:br/>
-                早餐后，乘车前往游览【明城墙】（游玩约1.5小时）现存城墙建于明洪武七年到十一年(1374-1378)，至今已有600多年历史，是我国现存最完整的一座古代城垣建筑，整座城墙，包括护城河、吊桥、闸楼、箭楼、正楼、角楼、敌楼、女儿墙、垛口等一系列设施，是一座构成严密完整的中世纪古城堡。后乘车前往西安机场飞往广州，结束愉快的旅程！
+                早餐后，乘车前往【兴庆宫公园】是我国最古老的遗址公园。兴庆宫是唐玄宗朝政的重心，是唐玄宗和杨贵妃长期居住的地方。其设计既继承了我国民族传统风格，又吸收了国外造园的艺术特点。公园中兴庆湖即在原兴庆宫中“龙池”原址建成。湖中碧波荡漾、岸边树木葱郁、草坪如茵、百花似锦、景色宜人。前往西安市区，乘车前往游览【明城墙】（游玩约1.5小时）现存城墙建于明洪武七年到十一年(1374-1378)，至今已有600多年历史，是我国现存最完整的一座古代城垣建筑，整座城墙，包括护城河、吊桥、闸楼、箭楼、正楼、角楼、敌楼、女儿墙、垛口等一系列设施，是一座构成严密完整的中世纪古城堡。后乘车前往西安机场飞往广州，结束愉快的旅程！
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：明城墙
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1027,51 +1036,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票（不含税）。进出港口、航班时间等以航司出票为准。报名时请提供身份证复印件。
                 <w:br/>
-                2、住宿：行程所列参考酒店（舒适型）或同级标准酒店（民宿客栈），若出现单男单女， 客人需补单房差入住双标间，酒店没有三人间，不能加床。住宿先后顺序可根据实际情况调整。
+                2、住宿：行程所列参考酒店（三钻酒店）或同级标准酒店（民宿客栈），若出现单男单女， 客人需补单房差入住双标间，酒店没有三人间，不能加床。住宿先后顺序可根据实际情况调整。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉。
                 <w:br/>
                 3、用餐：（4早3正），正餐餐标30元/人，全程不够9人，导游现退餐费，客人自行安排；（酒店房费含早，不用不退，如有特殊用餐需备注），10-12 人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：5-55 座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，备注：如人数不足10人不安排导游，安排司机兼向导。
                 <w:br/>
                 6、门票：部分景点首道门票（以行程为准）。注：旅游项目费用如遇到国家政策性调价，将收取差价；注：行程中门票价格为综合包价产品，若持长者证、学生证、军官证等有效证件享受门票优惠的，旅行社则按照采购优惠价在团费中退减相应门票差价，最终解释权归属我社。
                 <w:br/>
                 7、小童：（2-12周岁）不包含住宿床位及景区门票（含机位、车位、正餐、酒店早餐）。
                 <w:br/>
                 8、此线路16人以上成团，如不成团，我社将提前3天通知退团或改期改线处理，我司不作赔偿损失！
                 <w:br/>
                 9、购物点：纯玩。行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1231,126 +1240,50 @@
               </w:rPr>
               <w:t xml:space="preserve">停留时间</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
-            </w:r>
-[...74 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 599.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">兵马俑景区耳麦（必需产生）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1814,51 +1747,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>