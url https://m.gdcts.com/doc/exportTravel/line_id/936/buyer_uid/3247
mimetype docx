--- v0 (2026-04-21)
+++ v1 (2026-06-10)
@@ -1814,51 +1814,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>