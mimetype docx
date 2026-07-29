--- v1 (2026-06-10)
+++ v2 (2026-07-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【惠游长安】陕西西安双飞5天 | 西安秦始皇兵马俑 | 西安古城墙 | 赠送西安千古情表演 | 白鹿原影视城 | 蓝田水陆庵 | 大唐不夜城 | 西安博物馆 | 打卡陕西钟鼓楼广场回民街 | 纯玩行程单</w:t>
+        <w:t xml:space="preserve">【盛夏长安】陕西西安双飞5天 | 西安秦始皇兵马俑 | 西安古城墙 | 白鹿原影视城 | 蓝田水陆庵 | 大唐不夜城 | 西安博物馆 | 打卡陕西钟鼓楼广场回民街 | 纯玩行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">XFX-20260415XA01</w:t>
+              <w:t xml:space="preserve">XFX-20260720XA01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -403,68 +403,72 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【精华推荐】
                 <w:br/>
-                “ 庙宇秦淮渡，翠竹绿池边；风吹樱花树，人间第一景‘’西安是岁月留下的珍珠，一砖一瓦见证着西安几千年来的繁华历史。秦始皇的大秦帝国，千年之谜，永恒之美—兵马俑；穿越上世纪初的关中平原白鹿原影视城，每一砖每一瓦都透着浓浓的年代感；网红打卡西安文化地标—大唐不夜城，穿越盛唐，一睹顶流步行街的光辉灿烂；跟着《黑神话悟空》游戏认识和欣赏中国古建的美学和智慧，网红打卡蓝田水陆庵；国家一级博物馆-千年文化的历史征程西安博物院；逛吃美食集合地网红永兴坊、回民街带您领略最地道的老陕美味，打卡西安精华景点，走进千年历史文化！
-[...4 lines deleted...]
-                ★【超值赠送】赠送价值298元人观看大型实景演出《西安千古情》
+                “ 庙宇秦淮渡，翠竹绿池边；风吹樱花树，人间第一景‘’西安是岁月留下的珍珠，一砖一瓦见证着西安几千年来的繁华历史。
+                <w:br/>
+                秦始皇的大秦帝国，千年之谜，永恒之美—兵马俑；穿越上世纪初的关中平原白鹿原影视城，每一砖每一瓦都透着浓浓的年代感；网红打卡西安文化地标—大唐不夜城，穿越盛唐，一睹顶流步行街的光辉灿烂；跟着《黑神话悟空》游戏认识和欣赏中国古建的美学和智慧，网红打卡蓝田水陆庵；国家一级博物馆-千年文化的历史征程西安博物院；逛吃美食集合地网红永兴坊、回民街带您领略最地道的老陕美味，打卡西安精华景点，走进千年历史文化！
+                <w:br/>
+                <w:br/>
+                ★【优选酒店】全程网评3钻西安酒店连住不挪窝，享受舒适旅程
+                <w:br/>
+                ★【亲子体验】亲手DIY“兵马俑”见证从泥土 到陶俑的蜕变之旅
+                <w:br/>
+                ★【超值赠送】赠送价值228元/人白鹿原景区套票：大型历史实景演出二虎守长安+非物质文化遗产【华阴老腔】+景区上行扶梯观光扶梯+下行观光车+声音博物馆+长安翱翔
+                <w:br/>
+                ★【赏国家宝藏】【专业地陪导游+博物馆专家】专业讲解全程干货！
                 <w:br/>
                 ★【网红打卡】
                 <w:br/>
                 夜游大唐不夜城，中国首屈一指的顶流“步行街”映入眼帘的汉服游人，仿若穿越大唐盛世。
                 <w:br/>
                 网红打卡 跟着《黑神话悟空》游戏场景地-蓝田水陆庵，走进中国古建筑美学的世界。
                 <w:br/>
-                踏春祈福 青龙寺踏春赏樱花祈福，感受青春少女情怀。
-[...3 lines deleted...]
-                ★【美食品鉴】 白鹿原油泼面+关中九大碗+西安饺子宴
+                ★【优选航班】广州直飞西安，商务航班，纯玩不购物
+                <w:br/>
+                ★【美食品鉴】白鹿原油泼面+关中九大碗+西安饺子宴
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -661,56 +665,59 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-蓝田（车程约1小时）
                 <w:br/>
-                早餐后，打卡《黑神话·悟空》游戏取景地-【蓝田水陆庵】，六朝名刹，庵内有古代彩塑，被誉为中国第二个敦煌，庵内有古代彩塑3700余座，座座精美绝伦，栩栩如生。乘车前往【白鹿原影视城】，是以陈忠实先生茅盾文学奖获奖作品《白鹿原》为文化依托，由陕西旅游集团倾情打造的集影视拍摄、精彩演艺、文化创意、美食民俗、休闲游乐为一体的综合性主题乐园。项目整体占地1050亩，是陕西省政府重点文化产业项目。项目通过展示建筑、历史、饮食、曲艺等载体，充分还原了关中民俗文化，形成影视拍摄区白鹿村、滋水县城、景观步道、创意文化区、游乐园多个主题区域，是陕西旅游的一张新名片。中餐特别安排享用张嘉译同款——油泼面，聊咋咧！！！ 后乘车回西安，入住酒店。
-[...4 lines deleted...]
-                可自费参加园中园特色项目：（白鹿原影视基地套票包含：二虎守长安实景演绎+华阴老腔+声音博物馆+长安翱翔+上行观光电梯+下行观光车+穿越1912换装体验 打包价240元/人）。
+                早餐后，打卡《黑神话·悟空》游戏取景地-【蓝田水陆庵】，六朝名刹，庵内有古代彩塑，被誉为中国第二个敦煌，庵内有古代彩塑3700余座，座座精美绝伦，栩栩如生。
+                <w:br/>
+                前往【白鹿原景区】（包含上行扶梯+下行观光车+华阴老腔/二虎/声音博物馆/长安翱翔）白鹿原影视城，是以影视拍摄服务为主，白鹿原影视城主要景点由白鹿村、滋水县城、景观步道等多余处景观组成，是以陈忠实长篇小说《白鹿原》原著为建筑蓝本兴建而成的仿古建筑。在白鹿原影视城取景的有电视剧《白鹿原》、《兵出潼关》等作品。午餐特别安排享用张嘉译同款——油泼面，聊咋咧！！！赠送体验：（赠送项目，如客人自愿放弃或由于堵车、演出停演等因素不能前往参观则自动取消，不做任何退费和置换）
+                <w:br/>
+                赠送上行扶梯观光扶梯+下行观光车，西北户外最长观光扶梯，总阶梯长 268 米 
+                <w:br/>
+                赠送观看大型历史实景演出【二虎守长安】，感受震撼、真实的大型实景特效枪战演出。
+                <w:br/>
+                赠送聆听最古老摇滚乐的魅力，国家级非物质文化遗产【华阴老腔】秦风秦韵的民俗
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：白鹿原影视城、蓝田水陆庵
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -746,56 +753,58 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-临潼（车程约1小时）
                 <w:br/>
-                早餐后，乘车前往临潼，后乘车前往游览【秦始皇帝陵博物院】（不含景区耳麦20元人，不含小交通5元人，参观约2.5小时）1987年被联合国教科文组织批准列入《世界遗产名录》的世界第八大奇迹游览秦始皇兵马俑博物馆（一、二、三号坑）。铜车马展厅（不含秦陵电瓶车15元人）兵马俑是秦始皇陵的从葬坑，被誉为"世界第八大奇迹”，1987年由联合国教科文组织列入“世界人类文化遗产”目录。后乘车前往西安市区，自由逛【钟鼓楼广场、穆斯林回民街】（参观约1.5小时），西安市的“城市客厅”；细细品味古长安八景之一“晨钟暮鼓”的古老和悠远；走走青石板的街道，漫步于最具西北特色的仿古一条街-穆斯林回民街，感受西北地区少数民族风俗，可品尝西北最具特色的各类特色小吃。自由品尝美陕西美食。
+                早餐后，乘车前往临潼，后乘车前往游览【秦始皇帝陵博物院】（不含景区耳麦20元人，不含小交通5元人，参观约2.5小时）1987年被联合国教科文组织批准列入《世界遗产名录》的世界第八大奇迹游览秦始皇兵马俑博物馆（一、二、三号坑）。铜车马展厅（不含秦陵电瓶车15元人）兵马俑是秦始皇陵的从葬坑，被誉为"世界第八大奇迹”，1987年由联合国教科文组织列入“世界人类文化遗产”目录。特别安排：【兵马俑研学基地】亲手制作“兵马俑”，亲身体验一个兵马俑由陶土→成俑的制作过程，让学生们更直观深刻的认识到兵马俑的内部构成和组成的大秦“黑科技”。
+                <w:br/>
+                后乘车前往西安市区，自由逛【钟鼓楼广场、穆斯林回民街】（参观约1.5小时），西安市的“城市客厅”；细细品味古长安八景之一“晨钟暮鼓”的古老和悠远；走走青石板的街道，漫步于最具西北特色的仿古一条街-穆斯林回民街，感受西北地区少数民族风俗，可品尝西北最具特色的各类特色小吃。自由品尝美陕西美食。
                 <w:br/>
                 <w:br/>
                 推荐自费：
                 <w:br/>
-                参观华夏文旅大型实景文化演绎【驼铃传奇.秀】（298/人起）古长安（西安）作为唐王朝政治和经济的中心，百国朝贺、民族交融的鼎盛景象，恰似一幅绚丽多彩、悠雅辉煌的书卷，在舞姬轻歌曼舞、丝竹笙箫、衣袖纷飞间展示出华夏文明的灿烂繁荣；《秦俑情》（298/人起）一台大型历史舞台剧，以一个普通秦兵的视角和一段穿越千年的爱恋，引领观众走进历史上空前绝后的战国时代。
+                参观华夏文旅大型实景文化演绎【驼铃传奇.秀】（298/人起）古长安（西安）作为唐王朝政治和经济的中心，百国朝贺、民族交融的鼎盛景象，恰似一幅绚丽多彩、悠雅辉煌的书卷，在舞姬轻歌曼舞、丝竹笙箫、衣袖纷飞间展示出华夏文明的灿烂繁荣；【西安千古情】（298/人起）景区以大型歌舞《西安千古情》为核心，展现了西安的千年文化。《秦俑情》（298/人起）一台大型历史舞台剧，以一个普通秦兵的视角和一段穿越千年的爱恋，引领观众走进历史上空前绝后的战国时代。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：秦始皇帝陵博物院、钟鼓楼广场、穆斯林回民街
                 <w:br/>
                 自费项：未含：兵马俑耳麦20元人、兵马俑小交通5元人、秦陵电瓶车15元人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
@@ -833,55 +842,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安一地
                 <w:br/>
-                早餐后，乘车前往【西安博物院】（景区逢周二闭馆；因景区流量较大，需客人自行提前预约，以实际预约到为准，如无法参观调整为【张学良公馆（西安事变纪念馆）逢周一闭馆】）参观以展示珍贵文物，唐代千年古塔、悠扬的雁塔晨钟、秀丽的园林景观而闻名的--西安博物院，由文物展馆区、小雁塔以及荐福寺为核心的历史名胜区、园林游览区三部分组成，唐代密檐砖塔，是佛教传入中原地区并融入汉族文化的标志性建筑。后乘车前往西安市-【永兴坊】，深度了解老陕的饮食文化。永兴坊原为唐朝魏征府邸旧址，为了完善顺城巷历史风貌，充分彰显古城历史底蕴，为古城新添了一个“坊”式的美食文化街区，不仅可以感受“唐城108坊”的风貌，还能够品尝到最正宗的不同区域特色的陕西民间小吃。超值赠送：观看价值298元人大型实景演出【西安千古情】（赠送项目，不产生不 退费用）景区以大型歌舞《西安千古情》为核心，展现了西安的千年文化。给我一天，还我千年，沉浸式地感受一场艺术盛宴。千古情是一生必看的演出。随后前往夜游【大唐不夜城】，打卡盛唐密盒流量密码。感受美轮美奂的夜色美景，走在发出悦耳动听的地上钢琴，看随音乐不断变换的水景喷泉，来一场与不倒翁小姐姐的美丽邂逅，在这样一个夜光璀璨的后花园，热闹的氛围使人不自觉的深入其中，观赏全亚洲最大的水景广场西安城市会客厅--大雁塔广场自由拍照（游览约40M），可远眺西安标志性建筑-大雁塔。后入住酒店。
+                早餐后，乘车前往【西安博物院】赠送景区讲解（景区逢周二闭馆；因景区流量较大，需客人自行提前预约，以实际预约到为准，如无法参观调整为【汉城湖】）参观以展示珍贵文物，唐代千年古塔、悠扬的雁塔晨钟、秀丽的园林景观而闻名的--西安博物院，由文物展馆区、小雁塔以及荐福寺为核心的历史名胜区、园林游览区三部分组成，唐代密檐砖塔，是佛教传入中原地区并融入汉族文化的标志性建筑。后乘车前往西安市-【永兴坊】，深度了解老陕的饮食文化。永兴坊原为唐朝魏征府邸旧址，为了完善顺城巷历史风貌，充分彰显古城历史底蕴，为古城新添了一个“坊”式的美食文化街区，不仅可以感受“唐城108坊”的风貌，还能够品尝到最正宗的不同区域特色的陕西民间小吃。随后前往夜游【大唐不夜城】，打卡盛唐密盒流量密码。感受美轮美奂的夜色美景，走在发出悦耳动听的地上钢琴，看随音乐不断变换的水景喷泉，来一场与不倒翁小姐姐的美丽邂逅，在这样一个夜光璀璨的后花园，热闹的氛围使人不自觉的深入其中，观赏全亚洲最大的水景广场西安城市会客厅--大雁塔广场自由拍照（游览约40M），可远眺西安标志性建筑-大雁塔。后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：西安博物院、永兴坊、大唐不夜城、【西安千古情】演出（赠送项目，不产生不退费用）
+                景点：西安博物院、永兴坊、大唐不夜城
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -913,51 +922,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-广州（飞行约2.5小时）
                 <w:br/>
-                早餐后，乘车前往游览【明城墙】（游玩约1.5小时）现存城墙建于明洪武七年到十一年(1374-1378)，至今已有600多年历史，是我国现存最完整的一座古代城垣建筑，整座城墙，包括护城河、吊桥、闸楼、箭楼、正楼、角楼、敌楼、女儿墙、垛口等一系列设施，是一座构成严密完整的中世纪古城堡。后乘车前往西安机场飞往广州，结束愉快的旅程！
+                早餐后，乘车前往【兴庆宫公园】是我国最古老的遗址公园。兴庆宫是唐玄宗朝政的重心，是唐玄宗和杨贵妃长期居住的地方。其设计既继承了我国民族传统风格，又吸收了国外造园的艺术特点。公园中兴庆湖即在原兴庆宫中“龙池”原址建成。湖中碧波荡漾、岸边树木葱郁、草坪如茵、百花似锦、景色宜人。前往西安市区，乘车前往游览【明城墙】（游玩约1.5小时）现存城墙建于明洪武七年到十一年(1374-1378)，至今已有600多年历史，是我国现存最完整的一座古代城垣建筑，整座城墙，包括护城河、吊桥、闸楼、箭楼、正楼、角楼、敌楼、女儿墙、垛口等一系列设施，是一座构成严密完整的中世纪古城堡。后乘车前往西安机场飞往广州，结束愉快的旅程！
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：明城墙
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1027,51 +1036,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票（不含税）。进出港口、航班时间等以航司出票为准。报名时请提供身份证复印件。
                 <w:br/>
-                2、住宿：行程所列参考酒店（舒适型）或同级标准酒店（民宿客栈），若出现单男单女， 客人需补单房差入住双标间，酒店没有三人间，不能加床。住宿先后顺序可根据实际情况调整。
+                2、住宿：行程所列参考酒店（三钻酒店）或同级标准酒店（民宿客栈），若出现单男单女， 客人需补单房差入住双标间，酒店没有三人间，不能加床。住宿先后顺序可根据实际情况调整。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉。
                 <w:br/>
                 3、用餐：（4早3正），正餐餐标30元/人，全程不够9人，导游现退餐费，客人自行安排；（酒店房费含早，不用不退，如有特殊用餐需备注），10-12 人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：5-55 座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，备注：如人数不足10人不安排导游，安排司机兼向导。
                 <w:br/>
                 6、门票：部分景点首道门票（以行程为准）。注：旅游项目费用如遇到国家政策性调价，将收取差价；注：行程中门票价格为综合包价产品，若持长者证、学生证、军官证等有效证件享受门票优惠的，旅行社则按照采购优惠价在团费中退减相应门票差价，最终解释权归属我社。
                 <w:br/>
                 7、小童：（2-12周岁）不包含住宿床位及景区门票（含机位、车位、正餐、酒店早餐）。
                 <w:br/>
                 8、此线路16人以上成团，如不成团，我社将提前3天通知退团或改期改线处理，我司不作赔偿损失！
                 <w:br/>
                 9、购物点：纯玩。行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1231,126 +1240,50 @@
               </w:rPr>
               <w:t xml:space="preserve">停留时间</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
-            </w:r>
-[...74 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 599.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">兵马俑景区耳麦（必需产生）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1814,51 +1747,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>